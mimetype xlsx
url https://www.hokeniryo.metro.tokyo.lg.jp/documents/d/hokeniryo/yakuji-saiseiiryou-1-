--- v0 (2026-01-28)
+++ v1 (2026-05-18)
@@ -1,82 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.134.10\健康安全部\薬務課\02 薬事免許係\85_薬事台帳オープンデータ化\11_オープンデータ公開用●\R8.1月分\04 公開用\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.134.10\健康安全部\薬務課\02 薬事免許係\85_薬事台帳オープンデータ化\11_オープンデータ公開用●\R8.4月分\02_佐野さん抽出分\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2EB9B2C3-AAF6-4070-9B42-4207AE8F6E1B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{731D82BD-D514-486F-A608-F274A9985D09}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13176" xr2:uid="{0E7769DA-9D4D-4467-A311-218FCFD2D404}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{4181A685-6534-4869-B153-3010D454B872}"/>
   </bookViews>
   <sheets>
-    <sheet name="再生医療等製品販売業" sheetId="1" r:id="rId1"/>
+    <sheet name="saisei" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">再生医療等製品販売業!$A$1:$G$104</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">saisei!$A$1:$G$105</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="419" uniqueCount="278">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="423" uniqueCount="282">
   <si>
     <t>施設名称</t>
   </si>
   <si>
     <t>施設所在地</t>
   </si>
   <si>
     <t>施設ＴＥＬ１</t>
   </si>
   <si>
     <t>開設者名称</t>
   </si>
   <si>
     <t>開設者住所</t>
   </si>
   <si>
     <t>業態許可番号</t>
   </si>
   <si>
     <t>許可開始日</t>
   </si>
   <si>
     <t>株式会社スズケン中央支店</t>
   </si>
   <si>
@@ -145,56 +132,50 @@
   <si>
     <t>東京都文京区本郷３－４－６</t>
   </si>
   <si>
     <t>株式会社サンユーメディカル</t>
   </si>
   <si>
     <t>文京区本駒込５－５－９</t>
   </si>
   <si>
     <t>東京都文京区本駒込５－５－９</t>
   </si>
   <si>
     <t>株式会社ムトウ東京本社</t>
   </si>
   <si>
     <t>台東区入谷１－１９－２</t>
   </si>
   <si>
     <t>株式会社ムトウ</t>
   </si>
   <si>
     <t>北海道札幌市北区北１１条西４－１－１５</t>
   </si>
   <si>
-    <t>株式会社スズケン城東支店</t>
-[...4 lines deleted...]
-  <si>
     <t>株式会社スズケン城南事業所</t>
   </si>
   <si>
     <t>品川区東品川４－９－２８</t>
   </si>
   <si>
     <t>アルフレッサ株式会社城南事業所</t>
   </si>
   <si>
     <t>目黒区目黒本町２－１８－１６</t>
   </si>
   <si>
     <t>アルフレッサ株式会社</t>
   </si>
   <si>
     <t>東京都千代田区内神田１－１２－１</t>
   </si>
   <si>
     <t>株式会社栗原医療器械店城西オフィス</t>
   </si>
   <si>
     <t>世田谷区千歳台２－２６－２５</t>
   </si>
   <si>
     <t>株式会社栗原医療器械店</t>
@@ -232,51 +213,51 @@
   <si>
     <t>杉並区堀ノ内１－７－３５</t>
   </si>
   <si>
     <t>株式会社メディセオ</t>
   </si>
   <si>
     <t>東京都中央区京橋３－１－１</t>
   </si>
   <si>
     <t>アルフレッサ株式会社杉並事業所</t>
   </si>
   <si>
     <t>杉並区井草３－２０－５</t>
   </si>
   <si>
     <t>株式会社イトー医科器械</t>
   </si>
   <si>
     <t>荒川区東日暮里６－４８－１５</t>
   </si>
   <si>
     <t>東京都荒川区東日暮里６－４８－１５</t>
   </si>
   <si>
-    <t>アルフレッサ株式会社板橋・北支店</t>
+    <t>アルフレッサ株式会社板橋支店</t>
   </si>
   <si>
     <t>板橋区相生町９－６</t>
   </si>
   <si>
     <t>株式会社メディセオ練馬</t>
   </si>
   <si>
     <t>練馬区向山１－１１－１３</t>
   </si>
   <si>
     <t>株式会社齋藤医療器械</t>
   </si>
   <si>
     <t>練馬区向山４－１－７</t>
   </si>
   <si>
     <t>東京都練馬区向山４－１－７</t>
   </si>
   <si>
     <t>アルフレッサ株式会社足立支店</t>
   </si>
   <si>
     <t>足立区竹の塚２－３－２３</t>
   </si>
@@ -865,51 +846,69 @@
   <si>
     <t>札幌市北区北１１条西４－１－１５</t>
   </si>
   <si>
     <t>株式会社メディセオ八王子支店</t>
   </si>
   <si>
     <t>八王子市北野町５２３－７</t>
   </si>
   <si>
     <t>株式会社メディセオ東京ＡＬＣ</t>
   </si>
   <si>
     <t>江東区東陽５－２９－１５</t>
   </si>
   <si>
     <t>株式会社エス・ディ・コラボ</t>
   </si>
   <si>
     <t>中央区日本橋箱崎町１９－２１</t>
   </si>
   <si>
     <t>東京都中央区日本橋箱崎町１９－２１</t>
   </si>
   <si>
+    <t>株式会社スズケン東京東事業所</t>
+  </si>
+  <si>
+    <t>江東区辰巳２－４－１０</t>
+  </si>
+  <si>
     <t>八王子市東町９－１０</t>
+  </si>
+  <si>
+    <t>ＪＣＲファ－マ株式会社東京事務所</t>
+  </si>
+  <si>
+    <t>港区西新橋３－３－１</t>
+  </si>
+  <si>
+    <t>ＪＣＲファーマ株式会社</t>
+  </si>
+  <si>
+    <t>兵庫県芦屋市春日町３－１９</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
@@ -1843,65 +1842,60 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1F1222C7-6A23-4A56-9439-6C412A15789D}">
-  <dimension ref="A1:G104"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{56FEC245-DAE9-4A18-AEA4-1E4A316FFED8}">
+  <dimension ref="A1:G105"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection sqref="A1:B1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="20.59765625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="7" width="18.796875" customWidth="1"/>
+    <col min="5" max="5" width="41.796875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -2077,1933 +2071,1952 @@
       </c>
       <c r="E10" t="s">
         <v>36</v>
       </c>
       <c r="F10">
         <v>5406141005</v>
       </c>
       <c r="G10" s="1">
         <v>45017</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A11" t="s">
         <v>37</v>
       </c>
       <c r="B11" t="s">
         <v>38</v>
       </c>
       <c r="D11" t="s">
         <v>9</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>5408160462</v>
+        <v>5409160459</v>
       </c>
       <c r="G11" s="1">
         <v>44761</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12" t="s">
         <v>40</v>
       </c>
       <c r="D12" t="s">
-        <v>9</v>
+        <v>41</v>
       </c>
       <c r="E12" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
       <c r="F12">
-        <v>5409160459</v>
+        <v>5410210549</v>
       </c>
       <c r="G12" s="1">
-        <v>44761</v>
+        <v>44409</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A13" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B13" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D13" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="F13">
-        <v>5410210549</v>
+        <v>5412141026</v>
       </c>
       <c r="G13" s="1">
-        <v>44409</v>
+        <v>44287</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A14" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B14" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D14" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="E14" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="F14">
-        <v>5412141026</v>
+        <v>5412210556</v>
       </c>
       <c r="G14" s="1">
-        <v>44287</v>
+        <v>44409</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A15" t="s">
         <v>49</v>
       </c>
       <c r="B15" t="s">
         <v>50</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>9</v>
       </c>
       <c r="E15" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="F15">
-        <v>5412210556</v>
+        <v>5412151415</v>
       </c>
       <c r="G15" s="1">
-        <v>44409</v>
+        <v>44595</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A16" t="s">
         <v>51</v>
       </c>
       <c r="B16" t="s">
         <v>52</v>
       </c>
       <c r="D16" t="s">
-        <v>9</v>
+        <v>51</v>
       </c>
       <c r="E16" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="F16">
-        <v>5412151415</v>
+        <v>5413160919</v>
       </c>
       <c r="G16" s="1">
-        <v>44595</v>
+        <v>44830</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A17" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" t="s">
+        <v>52</v>
+      </c>
+      <c r="D17" t="s">
+        <v>54</v>
+      </c>
+      <c r="E17" t="s">
         <v>53</v>
       </c>
-      <c r="B17" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F17">
-        <v>5413160919</v>
+        <v>5413161025</v>
       </c>
       <c r="G17" s="1">
-        <v>44830</v>
+        <v>44866</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A18" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" t="s">
         <v>56</v>
       </c>
-      <c r="B18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E18" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F18">
-        <v>5413161025</v>
+        <v>5415151189</v>
       </c>
       <c r="G18" s="1">
-        <v>44866</v>
+        <v>44531</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A19" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B19" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D19" t="s">
-        <v>59</v>
+        <v>41</v>
       </c>
       <c r="E19" t="s">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="F19">
-        <v>5415151189</v>
+        <v>5415210583</v>
       </c>
       <c r="G19" s="1">
-        <v>44531</v>
+        <v>44409</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A20" t="s">
         <v>61</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="D20" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="E20" t="s">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="F20">
-        <v>5415210583</v>
+        <v>5418141028</v>
       </c>
       <c r="G20" s="1">
-        <v>44409</v>
+        <v>45017</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A21" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B21" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D21" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="E21" t="s">
-        <v>65</v>
+        <v>42</v>
       </c>
       <c r="F21">
-        <v>5418141028</v>
+        <v>5419210558</v>
       </c>
       <c r="G21" s="1">
-        <v>45017</v>
+        <v>44409</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A22" t="s">
         <v>66</v>
       </c>
       <c r="B22" t="s">
         <v>67</v>
       </c>
       <c r="D22" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="E22" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="F22">
-        <v>5419210558</v>
+        <v>5420170537</v>
       </c>
       <c r="G22" s="1">
-        <v>44409</v>
+        <v>45139</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A23" t="s">
         <v>68</v>
       </c>
       <c r="B23" t="s">
         <v>69</v>
       </c>
       <c r="D23" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="E23" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="F23">
-        <v>5420170537</v>
+        <v>5420190264</v>
       </c>
       <c r="G23" s="1">
-        <v>45139</v>
+        <v>45812</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A24" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B24" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D24" t="s">
-        <v>70</v>
+        <v>41</v>
       </c>
       <c r="E24" t="s">
-        <v>72</v>
+        <v>42</v>
       </c>
       <c r="F24">
-        <v>5420190264</v>
+        <v>5421210577</v>
       </c>
       <c r="G24" s="1">
-        <v>45812</v>
+        <v>44409</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A25" t="s">
         <v>73</v>
       </c>
       <c r="B25" t="s">
         <v>74</v>
       </c>
       <c r="D25" t="s">
-        <v>43</v>
+        <v>9</v>
       </c>
       <c r="E25" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="F25">
-        <v>5421210577</v>
+        <v>5421160463</v>
       </c>
       <c r="G25" s="1">
-        <v>44409</v>
+        <v>44754</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A26" t="s">
         <v>75</v>
       </c>
       <c r="B26" t="s">
         <v>76</v>
       </c>
       <c r="D26" t="s">
         <v>9</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
-        <v>5421160463</v>
+        <v>5422160461</v>
       </c>
       <c r="G26" s="1">
-        <v>44754</v>
+        <v>44749</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A27" t="s">
         <v>77</v>
       </c>
       <c r="B27" t="s">
         <v>78</v>
       </c>
       <c r="D27" t="s">
-        <v>9</v>
+        <v>41</v>
       </c>
       <c r="E27" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
       <c r="F27">
-        <v>5422160461</v>
+        <v>5423210557</v>
       </c>
       <c r="G27" s="1">
-        <v>44749</v>
+        <v>44409</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A28" t="s">
         <v>79</v>
       </c>
       <c r="B28" t="s">
         <v>80</v>
       </c>
       <c r="D28" t="s">
-        <v>43</v>
+        <v>81</v>
       </c>
       <c r="E28" t="s">
-        <v>44</v>
+        <v>82</v>
       </c>
       <c r="F28">
-        <v>5423210557</v>
+        <v>5405141023</v>
       </c>
       <c r="G28" s="1">
-        <v>44409</v>
+        <v>45223</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A29" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B29" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D29" t="s">
-        <v>83</v>
+        <v>45</v>
       </c>
       <c r="E29" t="s">
-        <v>84</v>
+        <v>46</v>
       </c>
       <c r="F29">
-        <v>5405141023</v>
+        <v>5405171288</v>
       </c>
       <c r="G29" s="1">
-        <v>45223</v>
+        <v>45301</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A30" t="s">
         <v>85</v>
       </c>
       <c r="B30" t="s">
         <v>86</v>
       </c>
       <c r="D30" t="s">
-        <v>47</v>
+        <v>87</v>
       </c>
       <c r="E30" t="s">
-        <v>48</v>
+        <v>88</v>
       </c>
       <c r="F30">
-        <v>5405171288</v>
+        <v>5405141009</v>
       </c>
       <c r="G30" s="1">
-        <v>45301</v>
+        <v>45017</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A31" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B31" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D31" t="s">
         <v>89</v>
       </c>
       <c r="E31" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F31">
-        <v>5405141009</v>
+        <v>5403160938</v>
       </c>
       <c r="G31" s="1">
-        <v>45017</v>
+        <v>44833</v>
       </c>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A32" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B32" t="s">
+        <v>93</v>
+      </c>
+      <c r="D32" t="s">
         <v>92</v>
       </c>
-      <c r="D32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E32" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F32">
-        <v>5403160938</v>
+        <v>5413170595</v>
       </c>
       <c r="G32" s="1">
-        <v>44833</v>
+        <v>45146</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A33" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B33" t="s">
+        <v>96</v>
+      </c>
+      <c r="D33" t="s">
         <v>95</v>
       </c>
-      <c r="D33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E33" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F33">
-        <v>5413170595</v>
+        <v>5413190812</v>
       </c>
       <c r="G33" s="1">
-        <v>45146</v>
+        <v>45927</v>
       </c>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A34" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B34" t="s">
+        <v>99</v>
+      </c>
+      <c r="D34" t="s">
         <v>98</v>
       </c>
-      <c r="D34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E34" t="s">
-        <v>99</v>
+        <v>32</v>
       </c>
       <c r="F34">
-        <v>5413190812</v>
+        <v>5405151350</v>
       </c>
       <c r="G34" s="1">
-        <v>45927</v>
+        <v>44597</v>
       </c>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A35" t="s">
         <v>100</v>
       </c>
       <c r="B35" t="s">
         <v>101</v>
       </c>
       <c r="D35" t="s">
-        <v>100</v>
+        <v>41</v>
       </c>
       <c r="E35" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="F35">
-        <v>5405151350</v>
+        <v>5405160960</v>
       </c>
       <c r="G35" s="1">
-        <v>44597</v>
+        <v>44835</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A36" t="s">
         <v>102</v>
       </c>
       <c r="B36" t="s">
         <v>103</v>
       </c>
       <c r="D36" t="s">
-        <v>43</v>
+        <v>9</v>
       </c>
       <c r="E36" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="F36">
-        <v>5405160960</v>
+        <v>5417151416</v>
       </c>
       <c r="G36" s="1">
-        <v>44835</v>
+        <v>44595</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A37" t="s">
         <v>104</v>
       </c>
       <c r="B37" t="s">
         <v>105</v>
       </c>
       <c r="D37" t="s">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="E37" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="F37">
-        <v>5417151416</v>
+        <v>5419141011</v>
       </c>
       <c r="G37" s="1">
-        <v>44595</v>
+        <v>44010</v>
       </c>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A38" t="s">
         <v>106</v>
       </c>
       <c r="B38" t="s">
         <v>107</v>
       </c>
       <c r="D38" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="E38" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="F38">
-        <v>5419141011</v>
+        <v>5420160460</v>
       </c>
       <c r="G38" s="1">
-        <v>44010</v>
+        <v>44756</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A39" t="s">
         <v>108</v>
       </c>
       <c r="B39" t="s">
         <v>109</v>
       </c>
       <c r="D39" t="s">
-        <v>9</v>
+        <v>108</v>
       </c>
       <c r="E39" t="s">
-        <v>10</v>
+        <v>110</v>
       </c>
       <c r="F39">
-        <v>5420160460</v>
+        <v>5403150031</v>
       </c>
       <c r="G39" s="1">
-        <v>44756</v>
+        <v>44301</v>
       </c>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A40" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B40" t="s">
+        <v>112</v>
+      </c>
+      <c r="D40" t="s">
         <v>111</v>
       </c>
-      <c r="D40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E40" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F40">
-        <v>5403150031</v>
+        <v>5420140995</v>
       </c>
       <c r="G40" s="1">
-        <v>44301</v>
+        <v>45493</v>
       </c>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A41" t="s">
+        <v>114</v>
+      </c>
+      <c r="B41" t="s">
+        <v>115</v>
+      </c>
+      <c r="D41" t="s">
+        <v>111</v>
+      </c>
+      <c r="E41" t="s">
         <v>113</v>
       </c>
-      <c r="B41" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F41">
-        <v>5420140995</v>
+        <v>5415140999</v>
       </c>
       <c r="G41" s="1">
-        <v>45493</v>
+        <v>44081</v>
       </c>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A42" t="s">
         <v>116</v>
       </c>
       <c r="B42" t="s">
         <v>117</v>
       </c>
       <c r="D42" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="E42" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="F42">
-        <v>5415140999</v>
+        <v>5409141010</v>
       </c>
       <c r="G42" s="1">
-        <v>44081</v>
+        <v>44805</v>
       </c>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A43" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B43" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D43" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43">
-        <v>5409141010</v>
+        <v>5401141015</v>
       </c>
       <c r="G43" s="1">
-        <v>44805</v>
+        <v>45153</v>
       </c>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A44" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B44" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D44" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="E44" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="F44">
-        <v>5401141015</v>
+        <v>5411141029</v>
       </c>
       <c r="G44" s="1">
-        <v>45153</v>
+        <v>45017</v>
       </c>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A45" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B45" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D45" t="s">
         <v>128</v>
       </c>
       <c r="E45" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F45">
-        <v>5411141029</v>
+        <v>5418141313</v>
       </c>
       <c r="G45" s="1">
-        <v>45017</v>
+        <v>44278</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A46" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B46" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D46" t="s">
-        <v>130</v>
+        <v>45</v>
       </c>
       <c r="E46" t="s">
-        <v>132</v>
+        <v>46</v>
       </c>
       <c r="F46">
-        <v>5418141313</v>
+        <v>5421171287</v>
       </c>
       <c r="G46" s="1">
-        <v>44278</v>
+        <v>45287</v>
       </c>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A47" t="s">
         <v>133</v>
       </c>
       <c r="B47" t="s">
         <v>134</v>
       </c>
       <c r="D47" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="E47" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="F47">
-        <v>5421171287</v>
+        <v>5438150585</v>
       </c>
       <c r="G47" s="1">
-        <v>45287</v>
+        <v>44404</v>
       </c>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A48" t="s">
         <v>135</v>
       </c>
       <c r="B48" t="s">
         <v>136</v>
       </c>
       <c r="D48" t="s">
-        <v>16</v>
+        <v>137</v>
       </c>
       <c r="E48" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="F48">
-        <v>5438150585</v>
+        <v>5405150825</v>
       </c>
       <c r="G48" s="1">
-        <v>44404</v>
+        <v>44450</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A49" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B49" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D49" t="s">
-        <v>139</v>
+        <v>27</v>
       </c>
       <c r="E49" t="s">
-        <v>140</v>
+        <v>29</v>
       </c>
       <c r="F49">
-        <v>5405150825</v>
+        <v>5408150911</v>
       </c>
       <c r="G49" s="1">
-        <v>44450</v>
+        <v>44484</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A50" t="s">
         <v>141</v>
       </c>
       <c r="B50" t="s">
         <v>142</v>
       </c>
       <c r="D50" t="s">
-        <v>27</v>
+        <v>111</v>
       </c>
       <c r="E50" t="s">
-        <v>29</v>
+        <v>113</v>
       </c>
       <c r="F50">
-        <v>5408150911</v>
+        <v>5407150958</v>
       </c>
       <c r="G50" s="1">
-        <v>44484</v>
+        <v>44483</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A51" t="s">
         <v>143</v>
       </c>
       <c r="B51" t="s">
         <v>144</v>
       </c>
       <c r="D51" t="s">
-        <v>113</v>
+        <v>145</v>
       </c>
       <c r="E51" t="s">
-        <v>115</v>
+        <v>146</v>
       </c>
       <c r="F51">
-        <v>5407150958</v>
+        <v>5448151004</v>
       </c>
       <c r="G51" s="1">
-        <v>44483</v>
+        <v>44490</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A52" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B52" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="D52" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="E52" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="F52">
-        <v>5448151004</v>
+        <v>5405151185</v>
       </c>
       <c r="G52" s="1">
-        <v>44490</v>
+        <v>44530</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A53" t="s">
+        <v>151</v>
+      </c>
+      <c r="B53" t="s">
+        <v>152</v>
+      </c>
+      <c r="D53" t="s">
         <v>149</v>
       </c>
-      <c r="B53" t="s">
+      <c r="E53" t="s">
         <v>150</v>
       </c>
-      <c r="D53" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F53">
-        <v>5405151185</v>
+        <v>5425151284</v>
       </c>
       <c r="G53" s="1">
-        <v>44530</v>
+        <v>44552</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A54" t="s">
         <v>153</v>
       </c>
       <c r="B54" t="s">
         <v>154</v>
       </c>
       <c r="D54" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="E54" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="F54">
-        <v>5425151284</v>
+        <v>5405151399</v>
       </c>
       <c r="G54" s="1">
-        <v>44552</v>
+        <v>45265</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A55" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B55" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="D55" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="E55" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="F55">
-        <v>5405151399</v>
+        <v>5408151588</v>
       </c>
       <c r="G55" s="1">
-        <v>45265</v>
+        <v>44636</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A56" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B56" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D56" t="s">
-        <v>161</v>
+        <v>27</v>
       </c>
       <c r="E56" t="s">
-        <v>162</v>
+        <v>29</v>
       </c>
       <c r="F56">
-        <v>5408151588</v>
+        <v>5464160426</v>
       </c>
       <c r="G56" s="1">
-        <v>44636</v>
+        <v>44751</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A57" t="s">
         <v>163</v>
       </c>
       <c r="B57" t="s">
         <v>164</v>
       </c>
       <c r="D57" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="E57" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="F57">
-        <v>5464160426</v>
+        <v>5429160454</v>
       </c>
       <c r="G57" s="1">
-        <v>44751</v>
+        <v>44754</v>
       </c>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A58" t="s">
         <v>165</v>
       </c>
       <c r="B58" t="s">
         <v>166</v>
       </c>
       <c r="D58" t="s">
         <v>9</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
       <c r="F58">
-        <v>5429160454</v>
+        <v>5441160455</v>
       </c>
       <c r="G58" s="1">
-        <v>44754</v>
+        <v>44761</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A59" t="s">
         <v>167</v>
       </c>
       <c r="B59" t="s">
         <v>168</v>
       </c>
       <c r="D59" t="s">
         <v>9</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
       <c r="F59">
-        <v>5441160455</v>
+        <v>5434160457</v>
       </c>
       <c r="G59" s="1">
-        <v>44761</v>
+        <v>44749</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A60" t="s">
         <v>169</v>
       </c>
       <c r="B60" t="s">
         <v>170</v>
       </c>
       <c r="D60" t="s">
         <v>9</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60">
-        <v>5434160457</v>
+        <v>5432160458</v>
       </c>
       <c r="G60" s="1">
-        <v>44749</v>
+        <v>44767</v>
       </c>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A61" t="s">
         <v>171</v>
       </c>
       <c r="B61" t="s">
         <v>172</v>
       </c>
       <c r="D61" t="s">
-        <v>9</v>
+        <v>111</v>
       </c>
       <c r="E61" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="F61">
-        <v>5432160458</v>
+        <v>5434161320</v>
       </c>
       <c r="G61" s="1">
-        <v>44767</v>
+        <v>44952</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A62" t="s">
         <v>173</v>
       </c>
       <c r="B62" t="s">
         <v>174</v>
       </c>
       <c r="D62" t="s">
-        <v>113</v>
+        <v>173</v>
       </c>
       <c r="E62" t="s">
-        <v>115</v>
+        <v>175</v>
       </c>
       <c r="F62">
-        <v>5434161320</v>
+        <v>5416191433</v>
       </c>
       <c r="G62" s="1">
-        <v>44952</v>
+        <v>46114</v>
       </c>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A63" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B63" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D63" t="s">
-        <v>175</v>
+        <v>57</v>
       </c>
       <c r="E63" t="s">
-        <v>177</v>
+        <v>58</v>
       </c>
       <c r="F63">
-        <v>5416191433</v>
+        <v>5438170502</v>
       </c>
       <c r="G63" s="1">
-        <v>43923</v>
+        <v>45139</v>
       </c>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A64" t="s">
         <v>178</v>
       </c>
       <c r="B64" t="s">
         <v>179</v>
       </c>
       <c r="D64" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="E64" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F64">
-        <v>5438170502</v>
+        <v>5429170773</v>
       </c>
       <c r="G64" s="1">
-        <v>45139</v>
+        <v>45170</v>
       </c>
     </row>
     <row r="65" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A65" t="s">
         <v>180</v>
       </c>
       <c r="B65" t="s">
         <v>181</v>
       </c>
       <c r="D65" t="s">
-        <v>59</v>
+        <v>41</v>
       </c>
       <c r="E65" t="s">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="F65">
-        <v>5429170773</v>
+        <v>5429171001</v>
       </c>
       <c r="G65" s="1">
-        <v>45170</v>
+        <v>45218</v>
       </c>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A66" t="s">
         <v>182</v>
       </c>
       <c r="B66" t="s">
         <v>183</v>
       </c>
       <c r="D66" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="E66" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="F66">
-        <v>5429171001</v>
+        <v>5405141008</v>
       </c>
       <c r="G66" s="1">
-        <v>45218</v>
+        <v>45017</v>
       </c>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A67" t="s">
         <v>184</v>
       </c>
       <c r="B67" t="s">
         <v>185</v>
       </c>
       <c r="D67" t="s">
-        <v>35</v>
+        <v>186</v>
       </c>
       <c r="E67" t="s">
-        <v>36</v>
+        <v>187</v>
       </c>
       <c r="F67">
-        <v>5405141008</v>
+        <v>5401190726</v>
       </c>
       <c r="G67" s="1">
-        <v>45017</v>
+        <v>45931</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A68" t="s">
+        <v>188</v>
+      </c>
+      <c r="B68" t="s">
+        <v>189</v>
+      </c>
+      <c r="D68" t="s">
         <v>186</v>
       </c>
-      <c r="B68" t="s">
+      <c r="E68" t="s">
         <v>187</v>
       </c>
-      <c r="D68" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F68">
-        <v>5401190726</v>
+        <v>5424190724</v>
       </c>
       <c r="G68" s="1">
         <v>45931</v>
       </c>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A69" t="s">
         <v>190</v>
       </c>
       <c r="B69" t="s">
         <v>191</v>
       </c>
       <c r="D69" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="E69" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="F69">
-        <v>5424190724</v>
+        <v>5406191202</v>
       </c>
       <c r="G69" s="1">
-        <v>45931</v>
+        <v>46104</v>
       </c>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A70" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B70" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D70" t="s">
-        <v>194</v>
+        <v>25</v>
       </c>
       <c r="E70" t="s">
-        <v>195</v>
+        <v>26</v>
       </c>
       <c r="F70">
-        <v>5406191202</v>
+        <v>5411220780</v>
       </c>
       <c r="G70" s="1">
-        <v>43913</v>
+        <v>44805</v>
       </c>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A71" t="s">
         <v>196</v>
       </c>
       <c r="B71" t="s">
+        <v>80</v>
+      </c>
+      <c r="D71" t="s">
         <v>197</v>
       </c>
-      <c r="D71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E71" t="s">
-        <v>26</v>
+        <v>198</v>
       </c>
       <c r="F71">
-        <v>5411220780</v>
+        <v>5405200409</v>
       </c>
       <c r="G71" s="1">
-        <v>44805</v>
+        <v>44034</v>
       </c>
     </row>
     <row r="72" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A72" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B72" t="s">
-        <v>82</v>
+        <v>200</v>
       </c>
       <c r="D72" t="s">
         <v>199</v>
       </c>
       <c r="E72" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F72">
-        <v>5405200409</v>
+        <v>5404211280</v>
       </c>
       <c r="G72" s="1">
-        <v>44034</v>
+        <v>44574</v>
       </c>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A73" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B73" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D73" t="s">
-        <v>201</v>
+        <v>111</v>
       </c>
       <c r="E73" t="s">
-        <v>203</v>
+        <v>113</v>
       </c>
       <c r="F73">
-        <v>5404211280</v>
+        <v>5411210026</v>
       </c>
       <c r="G73" s="1">
-        <v>44574</v>
+        <v>44316</v>
       </c>
     </row>
     <row r="74" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A74" t="s">
         <v>204</v>
       </c>
       <c r="B74" t="s">
         <v>205</v>
       </c>
       <c r="D74" t="s">
-        <v>113</v>
+        <v>45</v>
       </c>
       <c r="E74" t="s">
-        <v>115</v>
+        <v>46</v>
       </c>
       <c r="F74">
-        <v>5411210026</v>
+        <v>5408210355</v>
       </c>
       <c r="G74" s="1">
-        <v>44316</v>
+        <v>44375</v>
       </c>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A75" t="s">
         <v>206</v>
       </c>
       <c r="B75" t="s">
         <v>207</v>
       </c>
       <c r="D75" t="s">
-        <v>47</v>
+        <v>208</v>
       </c>
       <c r="E75" t="s">
-        <v>48</v>
+        <v>209</v>
       </c>
       <c r="F75">
-        <v>5408210355</v>
+        <v>5419210450</v>
       </c>
       <c r="G75" s="1">
-        <v>44375</v>
+        <v>44370</v>
       </c>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A76" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B76" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="D76" t="s">
-        <v>210</v>
+        <v>41</v>
       </c>
       <c r="E76" t="s">
-        <v>211</v>
+        <v>42</v>
       </c>
       <c r="F76">
-        <v>5419210450</v>
+        <v>5424210543</v>
       </c>
       <c r="G76" s="1">
-        <v>44370</v>
+        <v>44409</v>
       </c>
     </row>
     <row r="77" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A77" t="s">
         <v>212</v>
       </c>
       <c r="B77" t="s">
         <v>213</v>
       </c>
       <c r="D77" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E77" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F77">
-        <v>5424210543</v>
+        <v>5432210616</v>
       </c>
       <c r="G77" s="1">
         <v>44409</v>
       </c>
     </row>
     <row r="78" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A78" t="s">
         <v>214</v>
       </c>
       <c r="B78" t="s">
         <v>215</v>
       </c>
       <c r="D78" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E78" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F78">
-        <v>5432210616</v>
+        <v>5428210651</v>
       </c>
       <c r="G78" s="1">
         <v>44409</v>
       </c>
     </row>
     <row r="79" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A79" t="s">
         <v>216</v>
       </c>
       <c r="B79" t="s">
         <v>217</v>
       </c>
       <c r="D79" t="s">
-        <v>43</v>
+        <v>218</v>
       </c>
       <c r="E79" t="s">
-        <v>44</v>
+        <v>219</v>
       </c>
       <c r="F79">
-        <v>5428210651</v>
+        <v>5408210910</v>
       </c>
       <c r="G79" s="1">
-        <v>44409</v>
+        <v>44463</v>
       </c>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A80" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B80" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="D80" t="s">
         <v>220</v>
       </c>
       <c r="E80" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80">
-        <v>5408210910</v>
+        <v>5401211529</v>
       </c>
       <c r="G80" s="1">
-        <v>44463</v>
+        <v>44614</v>
       </c>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A81" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B81" t="s">
+        <v>90</v>
+      </c>
+      <c r="D81" t="s">
         <v>223</v>
       </c>
-      <c r="D81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E81" t="s">
-        <v>224</v>
+        <v>91</v>
       </c>
       <c r="F81">
-        <v>5401211529</v>
+        <v>5403211609</v>
       </c>
       <c r="G81" s="1">
-        <v>44614</v>
+        <v>44652</v>
       </c>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A82" t="s">
+        <v>224</v>
+      </c>
+      <c r="B82" t="s">
         <v>225</v>
       </c>
-      <c r="B82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D82" t="s">
-        <v>225</v>
+        <v>45</v>
       </c>
       <c r="E82" t="s">
-        <v>93</v>
+        <v>46</v>
       </c>
       <c r="F82">
-        <v>5403211609</v>
+        <v>5425220012</v>
       </c>
       <c r="G82" s="1">
-        <v>44652</v>
+        <v>44697</v>
       </c>
     </row>
     <row r="83" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A83" t="s">
         <v>226</v>
       </c>
       <c r="B83" t="s">
         <v>227</v>
       </c>
       <c r="D83" t="s">
-        <v>47</v>
+        <v>228</v>
       </c>
       <c r="E83" t="s">
-        <v>48</v>
+        <v>229</v>
       </c>
       <c r="F83">
-        <v>5425220012</v>
+        <v>5408220414</v>
       </c>
       <c r="G83" s="1">
-        <v>44697</v>
+        <v>44761</v>
       </c>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A84" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B84" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D84" t="s">
         <v>230</v>
       </c>
       <c r="E84" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="F84">
-        <v>5408220414</v>
+        <v>5405220775</v>
       </c>
       <c r="G84" s="1">
-        <v>44761</v>
+        <v>44783</v>
       </c>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A85" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B85" t="s">
-        <v>233</v>
+        <v>152</v>
       </c>
       <c r="D85" t="s">
-        <v>232</v>
+        <v>81</v>
       </c>
       <c r="E85" t="s">
-        <v>234</v>
+        <v>82</v>
       </c>
       <c r="F85">
-        <v>5405220775</v>
+        <v>5425220967</v>
       </c>
       <c r="G85" s="1">
-        <v>44783</v>
+        <v>44859</v>
       </c>
     </row>
     <row r="86" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A86" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="B86" t="s">
-        <v>154</v>
+        <v>234</v>
       </c>
       <c r="D86" t="s">
-        <v>83</v>
+        <v>230</v>
       </c>
       <c r="E86" t="s">
-        <v>84</v>
+        <v>232</v>
       </c>
       <c r="F86">
-        <v>5425220967</v>
+        <v>5411221157</v>
       </c>
       <c r="G86" s="1">
-        <v>44859</v>
+        <v>44907</v>
       </c>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A87" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="B87" t="s">
         <v>236</v>
       </c>
       <c r="D87" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="E87" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="F87">
-        <v>5411221157</v>
+        <v>5402221309</v>
       </c>
       <c r="G87" s="1">
-        <v>44907</v>
+        <v>44956</v>
       </c>
     </row>
     <row r="88" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A88" t="s">
         <v>237</v>
       </c>
       <c r="B88" t="s">
         <v>238</v>
       </c>
       <c r="D88" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="E88" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="F88">
-        <v>5402221309</v>
+        <v>5450221566</v>
       </c>
       <c r="G88" s="1">
-        <v>44956</v>
+        <v>45036</v>
       </c>
     </row>
     <row r="89" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A89" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B89" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="D89" t="s">
         <v>241</v>
       </c>
       <c r="E89" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F89">
-        <v>5450221566</v>
+        <v>5417221578</v>
       </c>
       <c r="G89" s="1">
-        <v>45036</v>
+        <v>45009</v>
       </c>
     </row>
     <row r="90" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A90" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B90" t="s">
+        <v>245</v>
+      </c>
+      <c r="D90" t="s">
         <v>244</v>
       </c>
-      <c r="D90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E90" t="s">
-        <v>245</v>
+        <v>150</v>
       </c>
       <c r="F90">
-        <v>5417221578</v>
+        <v>5402230340</v>
       </c>
       <c r="G90" s="1">
-        <v>45009</v>
+        <v>45086</v>
       </c>
     </row>
     <row r="91" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A91" t="s">
         <v>246</v>
       </c>
       <c r="B91" t="s">
         <v>247</v>
       </c>
       <c r="D91" t="s">
         <v>246</v>
       </c>
       <c r="E91" t="s">
-        <v>152</v>
+        <v>26</v>
       </c>
       <c r="F91">
-        <v>5402230340</v>
+        <v>5402231068</v>
       </c>
       <c r="G91" s="1">
-        <v>45086</v>
+        <v>45271</v>
       </c>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A92" t="s">
         <v>248</v>
       </c>
       <c r="B92" t="s">
         <v>249</v>
       </c>
       <c r="D92" t="s">
-        <v>248</v>
+        <v>81</v>
       </c>
       <c r="E92" t="s">
-        <v>26</v>
+        <v>82</v>
       </c>
       <c r="F92">
-        <v>5402231068</v>
+        <v>5411231618</v>
       </c>
       <c r="G92" s="1">
-        <v>45271</v>
+        <v>45413</v>
       </c>
     </row>
     <row r="93" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A93" t="s">
         <v>250</v>
       </c>
       <c r="B93" t="s">
         <v>251</v>
       </c>
       <c r="D93" t="s">
-        <v>83</v>
+        <v>45</v>
       </c>
       <c r="E93" t="s">
-        <v>84</v>
+        <v>46</v>
       </c>
       <c r="F93">
-        <v>5411231618</v>
+        <v>5424240340</v>
       </c>
       <c r="G93" s="1">
-        <v>45413</v>
+        <v>45489</v>
       </c>
     </row>
     <row r="94" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A94" t="s">
         <v>252</v>
       </c>
       <c r="B94" t="s">
         <v>253</v>
       </c>
       <c r="D94" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="E94" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="F94">
-        <v>5424240340</v>
+        <v>5412240395</v>
       </c>
       <c r="G94" s="1">
-        <v>45489</v>
+        <v>45493</v>
       </c>
     </row>
     <row r="95" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A95" t="s">
         <v>254</v>
       </c>
       <c r="B95" t="s">
         <v>255</v>
       </c>
       <c r="D95" t="s">
-        <v>25</v>
+        <v>256</v>
       </c>
       <c r="E95" t="s">
-        <v>26</v>
+        <v>257</v>
       </c>
       <c r="F95">
-        <v>5412240395</v>
+        <v>5402240433</v>
       </c>
       <c r="G95" s="1">
-        <v>45493</v>
+        <v>45523</v>
       </c>
     </row>
     <row r="96" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A96" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="B96" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="D96" t="s">
-        <v>258</v>
+        <v>41</v>
       </c>
       <c r="E96" t="s">
-        <v>259</v>
+        <v>42</v>
       </c>
       <c r="F96">
-        <v>5402240433</v>
+        <v>5401240837</v>
       </c>
       <c r="G96" s="1">
-        <v>45523</v>
+        <v>45566</v>
       </c>
     </row>
     <row r="97" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A97" t="s">
         <v>260</v>
       </c>
       <c r="B97" t="s">
         <v>261</v>
       </c>
       <c r="D97" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="E97" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="F97">
-        <v>5401240837</v>
+        <v>5429240969</v>
       </c>
       <c r="G97" s="1">
-        <v>45566</v>
+        <v>45597</v>
       </c>
     </row>
     <row r="98" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A98" t="s">
         <v>262</v>
       </c>
       <c r="B98" t="s">
         <v>263</v>
       </c>
       <c r="D98" t="s">
-        <v>25</v>
+        <v>262</v>
       </c>
       <c r="E98" t="s">
-        <v>26</v>
+        <v>264</v>
       </c>
       <c r="F98">
-        <v>5429240969</v>
+        <v>5401241224</v>
       </c>
       <c r="G98" s="1">
-        <v>45597</v>
+        <v>45675</v>
       </c>
     </row>
     <row r="99" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A99" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B99" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D99" t="s">
-        <v>264</v>
+        <v>35</v>
       </c>
       <c r="E99" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="F99">
-        <v>5401241224</v>
+        <v>5413241423</v>
       </c>
       <c r="G99" s="1">
-        <v>45675</v>
+        <v>45733</v>
       </c>
     </row>
     <row r="100" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A100" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B100" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D100" t="s">
-        <v>35</v>
+        <v>57</v>
       </c>
       <c r="E100" t="s">
-        <v>269</v>
+        <v>58</v>
       </c>
       <c r="F100">
-        <v>5413241423</v>
+        <v>5424250134</v>
       </c>
       <c r="G100" s="1">
-        <v>45733</v>
+        <v>45796</v>
       </c>
     </row>
     <row r="101" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A101" t="s">
         <v>270</v>
       </c>
       <c r="B101" t="s">
         <v>271</v>
       </c>
       <c r="D101" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="E101" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F101">
-        <v>5424250134</v>
+        <v>5408250382</v>
       </c>
       <c r="G101" s="1">
-        <v>45796</v>
+        <v>45870</v>
       </c>
     </row>
     <row r="102" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A102" t="s">
         <v>272</v>
       </c>
       <c r="B102" t="s">
         <v>273</v>
       </c>
       <c r="D102" t="s">
-        <v>59</v>
+        <v>272</v>
       </c>
       <c r="E102" t="s">
-        <v>60</v>
+        <v>274</v>
       </c>
       <c r="F102">
-        <v>5408250382</v>
+        <v>5402250662</v>
       </c>
       <c r="G102" s="1">
-        <v>45870</v>
+        <v>45929</v>
       </c>
     </row>
     <row r="103" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A103" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B103" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D103" t="s">
-        <v>274</v>
+        <v>9</v>
       </c>
       <c r="E103" t="s">
-        <v>276</v>
+        <v>10</v>
       </c>
       <c r="F103">
-        <v>5402250662</v>
+        <v>5408250946</v>
       </c>
       <c r="G103" s="1">
-        <v>45929</v>
+        <v>46027</v>
       </c>
     </row>
     <row r="104" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A104" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="B104" t="s">
         <v>277</v>
       </c>
       <c r="D104" t="s">
+        <v>230</v>
+      </c>
+      <c r="E104" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
       <c r="F104">
         <v>5424250966</v>
       </c>
       <c r="G104" s="1">
         <v>45986</v>
       </c>
     </row>
+    <row r="105" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="A105" t="s">
+        <v>278</v>
+      </c>
+      <c r="B105" t="s">
+        <v>279</v>
+      </c>
+      <c r="D105" t="s">
+        <v>280</v>
+      </c>
+      <c r="E105" t="s">
+        <v>281</v>
+      </c>
+      <c r="F105">
+        <v>5403251324</v>
+      </c>
+      <c r="G105" s="1">
+        <v>46105</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:G104" xr:uid="{1F1222C7-6A23-4A56-9439-6C412A15789D}"/>
+  <autoFilter ref="A1:G105" xr:uid="{56FEC245-DAE9-4A18-AEA4-1E4A316FFED8}"/>
   <phoneticPr fontId="18"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>再生医療等製品販売業</vt:lpstr>
+      <vt:lpstr>saisei</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>葉　貴寿</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>