--- v0 (2026-06-22)
+++ v1 (2026-07-12)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Tmg-0d9e.edstokyotocho.onmicrosoft.com\sfs115-003\多摩府中保健所\保健対策・感染症係\＞保健対策係\結核健康診断報告等(514・516報告含)\R8\健診報告依頼\01　年度依頼\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\TMG-0d9e.edstokyotocho.onmicrosoft.com\sfs115-003\多摩府中保健所\企画調整係\広報　ホームページ・動画\R08\ホームページ起案・原稿\6月掲載分\▲2026.06.99結核健康診断様式差替え\掲載用ファイル\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9D773E7E-E093-470E-A069-10B85136E159}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AD49A2C7-2D5C-4E7B-BB9F-E92A934A6A52}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1950" yWindow="0" windowWidth="22410" windowHeight="15480" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="報告様式" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">報告様式!$A$1:$I$45</definedName>
   </definedNames>
   <calcPr calcId="101716"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="45">
   <si>
     <t>年</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>報告年月日</t>
     <rPh sb="0" eb="2">
       <t>ホウコク</t>
     </rPh>
@@ -750,56 +750,56 @@
     <rPh sb="2" eb="3">
       <t>ト</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>タマ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>フチュウ</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>ホケンジョ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ドノ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>月分</t>
     <rPh sb="0" eb="2">
       <t>ガツブン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>　月　　　分</t>
+    <t>　月　　　日</t>
     <rPh sb="1" eb="2">
       <t>ガツ</t>
     </rPh>
     <rPh sb="5" eb="6">
-      <t>ブン</t>
+      <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
@@ -1257,50 +1257,53 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
@@ -1353,82 +1356,79 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
@@ -1909,120 +1909,120 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J45"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="4.625" style="17" customWidth="1"/>
     <col min="2" max="2" width="9" style="17"/>
     <col min="3" max="3" width="9.75" style="17" customWidth="1"/>
     <col min="4" max="9" width="11.875" style="17" customWidth="1"/>
     <col min="10" max="10" width="10.125" style="17" customWidth="1"/>
     <col min="11" max="16384" width="9" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="I1" s="80" t="s">
+      <c r="I1" s="38" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="45.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="B2" s="45"/>
-[...6 lines deleted...]
-      <c r="I2" s="45"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
       <c r="J2" s="12"/>
     </row>
     <row r="3" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="50" t="s">
+      <c r="A3" s="51" t="s">
         <v>38</v>
       </c>
-      <c r="B3" s="50"/>
-[...6 lines deleted...]
-      <c r="I3" s="50"/>
+      <c r="B3" s="51"/>
+      <c r="C3" s="51"/>
+      <c r="D3" s="51"/>
+      <c r="E3" s="51"/>
+      <c r="F3" s="51"/>
+      <c r="G3" s="51"/>
+      <c r="H3" s="51"/>
+      <c r="I3" s="51"/>
       <c r="J3" s="12"/>
     </row>
     <row r="4" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="51" t="s">
+      <c r="A4" s="52" t="s">
         <v>39</v>
       </c>
-      <c r="B4" s="52"/>
-[...6 lines deleted...]
-      <c r="I4" s="52"/>
+      <c r="B4" s="53"/>
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53"/>
+      <c r="G4" s="53"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="53"/>
       <c r="J4" s="1"/>
     </row>
     <row r="5" spans="1:10" ht="5.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="1"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
     </row>
     <row r="6" spans="1:10" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="53" t="s">
+      <c r="A6" s="54" t="s">
         <v>41</v>
       </c>
-      <c r="B6" s="53"/>
-[...6 lines deleted...]
-      <c r="I6" s="53"/>
+      <c r="B6" s="54"/>
+      <c r="C6" s="54"/>
+      <c r="D6" s="54"/>
+      <c r="E6" s="54"/>
+      <c r="F6" s="54"/>
+      <c r="G6" s="54"/>
+      <c r="H6" s="54"/>
+      <c r="I6" s="54"/>
     </row>
     <row r="7" spans="1:10" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="23"/>
       <c r="H7" s="23"/>
       <c r="I7" s="22"/>
     </row>
     <row r="8" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="1"/>
       <c r="B8" s="29" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
     </row>
     <row r="9" spans="1:10" ht="6" customHeight="1" x14ac:dyDescent="0.15">
@@ -2070,359 +2070,359 @@
       <c r="E12" s="1"/>
       <c r="F12" s="30"/>
       <c r="G12" s="24" t="s">
         <v>1</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>0</v>
       </c>
       <c r="I12" s="4" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
     </row>
     <row r="14" spans="1:10" ht="36" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="42" t="s">
+      <c r="A14" s="43" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="43"/>
-[...4 lines deleted...]
-      <c r="G14" s="42" t="s">
+      <c r="B14" s="44"/>
+      <c r="C14" s="44"/>
+      <c r="D14" s="43"/>
+      <c r="E14" s="44"/>
+      <c r="F14" s="45"/>
+      <c r="G14" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="H14" s="43"/>
-      <c r="I14" s="46"/>
+      <c r="H14" s="44"/>
+      <c r="I14" s="47"/>
       <c r="J14" s="18"/>
     </row>
     <row r="15" spans="1:10" ht="36" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="42" t="s">
+      <c r="A15" s="43" t="s">
         <v>23</v>
       </c>
-      <c r="B15" s="43"/>
-[...4 lines deleted...]
-      <c r="G15" s="47" t="s">
+      <c r="B15" s="44"/>
+      <c r="C15" s="44"/>
+      <c r="D15" s="43"/>
+      <c r="E15" s="44"/>
+      <c r="F15" s="45"/>
+      <c r="G15" s="48" t="s">
         <v>9</v>
       </c>
-      <c r="H15" s="48"/>
-      <c r="I15" s="49"/>
+      <c r="H15" s="49"/>
+      <c r="I15" s="50"/>
       <c r="J15" s="19"/>
     </row>
     <row r="16" spans="1:10" ht="36" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="42" t="s">
+      <c r="A16" s="43" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="43"/>
-      <c r="C16" s="43"/>
+      <c r="B16" s="44"/>
+      <c r="C16" s="44"/>
       <c r="D16" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="E16" s="42"/>
-      <c r="F16" s="44"/>
+      <c r="E16" s="43"/>
+      <c r="F16" s="45"/>
       <c r="G16" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="H16" s="42"/>
-      <c r="I16" s="44"/>
+      <c r="H16" s="43"/>
+      <c r="I16" s="45"/>
       <c r="J16" s="19"/>
     </row>
     <row r="17" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="1"/>
       <c r="B17" s="1"/>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
       <c r="I17" s="1"/>
       <c r="J17" s="1"/>
     </row>
     <row r="18" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="5"/>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="11">
         <v>1</v>
       </c>
       <c r="E18" s="11">
         <v>2</v>
       </c>
       <c r="F18" s="11">
         <v>3</v>
       </c>
-      <c r="G18" s="42" t="s">
+      <c r="G18" s="43" t="s">
         <v>15</v>
       </c>
-      <c r="H18" s="43"/>
-      <c r="I18" s="46"/>
+      <c r="H18" s="44"/>
+      <c r="I18" s="47"/>
       <c r="J18" s="18"/>
     </row>
     <row r="19" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="25"/>
       <c r="B19" s="1"/>
       <c r="C19" s="14"/>
-      <c r="D19" s="54" t="s">
+      <c r="D19" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="E19" s="55" t="s">
+      <c r="E19" s="56" t="s">
         <v>28</v>
       </c>
-      <c r="F19" s="54" t="s">
+      <c r="F19" s="55" t="s">
         <v>3</v>
       </c>
       <c r="G19" s="26"/>
       <c r="H19" s="16"/>
-      <c r="I19" s="40" t="s">
+      <c r="I19" s="41" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="31.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="7"/>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
-      <c r="D20" s="41"/>
-[...1 lines deleted...]
-      <c r="F20" s="41"/>
+      <c r="D20" s="42"/>
+      <c r="E20" s="57"/>
+      <c r="F20" s="42"/>
       <c r="G20" s="27" t="s">
         <v>5</v>
       </c>
       <c r="H20" s="28" t="s">
         <v>35</v>
       </c>
-      <c r="I20" s="41"/>
+      <c r="I20" s="42"/>
     </row>
     <row r="21" spans="1:10" ht="36" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="42" t="s">
+      <c r="A21" s="43" t="s">
         <v>29</v>
       </c>
-      <c r="B21" s="43"/>
-      <c r="C21" s="44"/>
+      <c r="B21" s="44"/>
+      <c r="C21" s="45"/>
       <c r="D21" s="8"/>
       <c r="E21" s="32"/>
       <c r="F21" s="33"/>
       <c r="G21" s="34"/>
       <c r="H21" s="34"/>
       <c r="I21" s="33"/>
     </row>
     <row r="22" spans="1:10" ht="36" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="42" t="s">
+      <c r="A22" s="43" t="s">
         <v>24</v>
       </c>
-      <c r="B22" s="43"/>
-      <c r="C22" s="44"/>
+      <c r="B22" s="44"/>
+      <c r="C22" s="45"/>
       <c r="D22" s="8"/>
       <c r="E22" s="32"/>
       <c r="F22" s="33"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="33"/>
     </row>
     <row r="23" spans="1:10" ht="36" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="42" t="s">
+      <c r="A23" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="B23" s="43"/>
-      <c r="C23" s="44"/>
+      <c r="B23" s="44"/>
+      <c r="C23" s="45"/>
       <c r="D23" s="9"/>
       <c r="E23" s="31"/>
       <c r="F23" s="31"/>
       <c r="G23" s="35"/>
       <c r="H23" s="35"/>
       <c r="I23" s="31"/>
     </row>
     <row r="24" spans="1:10" ht="36" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="42" t="s">
+      <c r="A24" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="B24" s="43"/>
-      <c r="C24" s="44"/>
+      <c r="B24" s="44"/>
+      <c r="C24" s="45"/>
       <c r="D24" s="9"/>
       <c r="E24" s="31"/>
       <c r="F24" s="31"/>
       <c r="G24" s="35"/>
       <c r="H24" s="35"/>
       <c r="I24" s="31"/>
     </row>
     <row r="25" spans="1:10" ht="36" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="58" t="s">
+      <c r="A25" s="59" t="s">
         <v>25</v>
       </c>
-      <c r="B25" s="43"/>
-      <c r="C25" s="44"/>
+      <c r="B25" s="44"/>
+      <c r="C25" s="45"/>
       <c r="D25" s="10"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="37"/>
       <c r="H25" s="37"/>
       <c r="I25" s="36"/>
     </row>
     <row r="26" spans="1:10" ht="36" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="13"/>
-      <c r="B26" s="42" t="s">
+      <c r="B26" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="C26" s="57"/>
+      <c r="C26" s="58"/>
       <c r="D26" s="10"/>
       <c r="E26" s="36"/>
       <c r="F26" s="36"/>
       <c r="G26" s="37"/>
       <c r="H26" s="37"/>
       <c r="I26" s="36"/>
     </row>
     <row r="27" spans="1:10" ht="36" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="13"/>
-      <c r="B27" s="68" t="s">
+      <c r="B27" s="69" t="s">
         <v>27</v>
       </c>
-      <c r="C27" s="69"/>
+      <c r="C27" s="70"/>
       <c r="D27" s="10"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="37"/>
       <c r="H27" s="37"/>
       <c r="I27" s="36"/>
     </row>
     <row r="28" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="70" t="s">
+      <c r="A28" s="71" t="s">
         <v>13</v>
       </c>
-      <c r="B28" s="73" t="s">
+      <c r="B28" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="C28" s="74"/>
-[...5 lines deleted...]
-      <c r="I28" s="38"/>
+      <c r="C28" s="75"/>
+      <c r="D28" s="41"/>
+      <c r="E28" s="39"/>
+      <c r="F28" s="39"/>
+      <c r="G28" s="39"/>
+      <c r="H28" s="39"/>
+      <c r="I28" s="39"/>
     </row>
     <row r="29" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="71"/>
-[...7 lines deleted...]
-      <c r="I29" s="39"/>
+      <c r="A29" s="72"/>
+      <c r="B29" s="76"/>
+      <c r="C29" s="61"/>
+      <c r="D29" s="42"/>
+      <c r="E29" s="40"/>
+      <c r="F29" s="40"/>
+      <c r="G29" s="40"/>
+      <c r="H29" s="40"/>
+      <c r="I29" s="40"/>
     </row>
     <row r="30" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="71"/>
-      <c r="B30" s="76" t="s">
+      <c r="A30" s="72"/>
+      <c r="B30" s="77" t="s">
         <v>34</v>
       </c>
-      <c r="C30" s="77"/>
-[...5 lines deleted...]
-      <c r="I30" s="38"/>
+      <c r="C30" s="78"/>
+      <c r="D30" s="41"/>
+      <c r="E30" s="39"/>
+      <c r="F30" s="39"/>
+      <c r="G30" s="39"/>
+      <c r="H30" s="39"/>
+      <c r="I30" s="39"/>
     </row>
     <row r="31" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="71"/>
-[...7 lines deleted...]
-      <c r="I31" s="39"/>
+      <c r="A31" s="72"/>
+      <c r="B31" s="79"/>
+      <c r="C31" s="80"/>
+      <c r="D31" s="42"/>
+      <c r="E31" s="40"/>
+      <c r="F31" s="40"/>
+      <c r="G31" s="40"/>
+      <c r="H31" s="40"/>
+      <c r="I31" s="40"/>
     </row>
     <row r="32" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="71"/>
-      <c r="B32" s="58" t="s">
+      <c r="A32" s="72"/>
+      <c r="B32" s="59" t="s">
         <v>11</v>
       </c>
-      <c r="C32" s="74"/>
-[...5 lines deleted...]
-      <c r="I32" s="38"/>
+      <c r="C32" s="75"/>
+      <c r="D32" s="41"/>
+      <c r="E32" s="39"/>
+      <c r="F32" s="39"/>
+      <c r="G32" s="39"/>
+      <c r="H32" s="39"/>
+      <c r="I32" s="39"/>
     </row>
     <row r="33" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="72"/>
-      <c r="B33" s="59" t="s">
+      <c r="A33" s="73"/>
+      <c r="B33" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="C33" s="60"/>
-[...5 lines deleted...]
-      <c r="I33" s="39"/>
+      <c r="C33" s="61"/>
+      <c r="D33" s="42"/>
+      <c r="E33" s="40"/>
+      <c r="F33" s="40"/>
+      <c r="G33" s="40"/>
+      <c r="H33" s="40"/>
+      <c r="I33" s="40"/>
     </row>
     <row r="34" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="61" t="s">
+      <c r="A34" s="62" t="s">
         <v>30</v>
       </c>
-      <c r="B34" s="61"/>
-[...1 lines deleted...]
-      <c r="D34" s="62" t="s">
+      <c r="B34" s="62"/>
+      <c r="C34" s="62"/>
+      <c r="D34" s="63" t="s">
         <v>33</v>
       </c>
-      <c r="E34" s="63"/>
-[...3 lines deleted...]
-      <c r="I34" s="64"/>
+      <c r="E34" s="64"/>
+      <c r="F34" s="64"/>
+      <c r="G34" s="64"/>
+      <c r="H34" s="64"/>
+      <c r="I34" s="65"/>
     </row>
     <row r="35" spans="1:10" ht="90" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="61"/>
-[...2 lines deleted...]
-      <c r="D35" s="65" t="s">
+      <c r="A35" s="62"/>
+      <c r="B35" s="62"/>
+      <c r="C35" s="62"/>
+      <c r="D35" s="66" t="s">
         <v>32</v>
       </c>
-      <c r="E35" s="66"/>
-[...3 lines deleted...]
-      <c r="I35" s="67"/>
+      <c r="E35" s="67"/>
+      <c r="F35" s="67"/>
+      <c r="G35" s="67"/>
+      <c r="H35" s="67"/>
+      <c r="I35" s="68"/>
     </row>
     <row r="36" spans="1:10" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="21"/>
       <c r="B36" s="21"/>
       <c r="C36" s="21"/>
       <c r="D36" s="22"/>
       <c r="E36" s="22"/>
       <c r="F36" s="22"/>
       <c r="G36" s="22"/>
       <c r="H36" s="22"/>
       <c r="I36" s="22"/>
     </row>
     <row r="37" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A37" s="1"/>
       <c r="B37" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="1"/>
@@ -2581,32 +2581,30 @@
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>報告様式</vt:lpstr>
       <vt:lpstr>報告様式!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>東京都</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>TAIMSuser</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>