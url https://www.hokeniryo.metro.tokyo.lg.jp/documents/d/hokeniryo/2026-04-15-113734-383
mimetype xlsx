--- v0 (2026-04-22)
+++ v1 (2026-05-12)
@@ -3,70 +3,70 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.17\指導担当\08 立入検査（医療法）\09 各種チェックリスト\00 病院自主管理チェックリスト（放射線含む）\R08年度\01_担当者作業用\03_小林・藤田\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.17\指導担当\08 立入検査（医療法）\08 指導基準\令和08年4月改訂\100_決裁後最終版\HP掲載用\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E4A6FE1C-F610-456D-8DB6-1817F487717D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{826B586D-E1FF-408F-90B2-53E3BD44A57D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="27870" windowHeight="15480" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="84" yWindow="0" windowWidth="22956" windowHeight="11976" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="放射線" sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">放射線!$A$1:$F$102</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">放射線!$5:$5</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="210">
   <si>
     <t>名称</t>
     <rPh sb="0" eb="2">
       <t>メイショウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>部数</t>
     <rPh sb="0" eb="2">
       <t>ブスウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>1部</t>
     <rPh sb="1" eb="2">
       <t>ブ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>各1部</t>
     <rPh sb="0" eb="1">
       <t>カク</t>
@@ -1889,211 +1889,142 @@
   <si>
     <t>非密封治療に係わる記録（診療用放射性同位元素使用器具を含む）</t>
     <rPh sb="12" eb="15">
       <t>シンリョウヨウ</t>
     </rPh>
     <rPh sb="15" eb="26">
       <t>ホウシャセイドウイゲンソシヨウキグ</t>
     </rPh>
     <rPh sb="27" eb="28">
       <t>フク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>ホームページからダウンロードして記載すること。
 （https://www.hokeniryo.metro.tokyo.lg.jp/iryo/kanri/checklist）
 ※1　病院全体としての自己点検結果を記載すること
 ※2　記入漏れが無いよう注意すること</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>ver.2025</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <r>
-[...109 lines deleted...]
-  <si>
     <t>(14)</t>
   </si>
   <si>
     <t>特別措置病室の許可証</t>
     <rPh sb="7" eb="10">
       <t>キョカショウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>開設許可事項の一部変更許可証（写し可）</t>
     <rPh sb="0" eb="2">
       <t>カイセツ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キョカ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ジコウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>イチブ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ヘンコウ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>キョカ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>ショウ</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>ウツ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>カ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>1部</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>医療機関におけるサイバーセキュリティ対策チェックリスト</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>医療機関確認用及び事業者確認用</t>
+    <rPh sb="0" eb="2">
+      <t>イリョウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>キカン</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>カクニンヨウ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="9" eb="12">
+      <t>ジギョウシャ</t>
+    </rPh>
+    <rPh sb="12" eb="15">
+      <t>カクニンヨウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>MRI体内金属等チェックリスト（問診票）</t>
+    <rPh sb="3" eb="5">
+      <t>タイナイ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>キンゾク</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="16" eb="19">
+      <t>モンシンヒョウ</t>
+    </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -2108,66 +2039,50 @@
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <strike/>
       <sz val="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
-    <font>
-[...14 lines deleted...]
-    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF99"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="51">
     <border>
       <left/>
       <right/>
@@ -2791,51 +2706,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="132">
+  <cellXfs count="127">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -3062,76 +2977,61 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
@@ -3671,2168 +3571,2168 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:F522"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D80" sqref="D80"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A3" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C49" sqref="C49"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3" style="1" customWidth="1"/>
-    <col min="2" max="2" width="3.5" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="5.125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="3.44140625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="57.77734375" style="17" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="97.44140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="9.6640625" style="24" customWidth="1"/>
+    <col min="6" max="6" width="5.109375" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="22" t="s">
         <v>120</v>
       </c>
       <c r="B1" s="22"/>
       <c r="E1" s="68" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="2" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
-[...6 lines deleted...]
-      <c r="A3" s="119" t="s">
+    <row r="2" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="114"/>
+      <c r="B2" s="114"/>
+      <c r="C2" s="114"/>
+      <c r="D2" s="114"/>
+    </row>
+    <row r="3" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="114" t="s">
         <v>125</v>
       </c>
-      <c r="B3" s="119"/>
-[...1 lines deleted...]
-      <c r="D3" s="119"/>
+      <c r="B3" s="114"/>
+      <c r="C3" s="114"/>
+      <c r="D3" s="114"/>
       <c r="E3" s="25"/>
       <c r="F3" s="25"/>
     </row>
-    <row r="4" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="16"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="16"/>
       <c r="E4" s="16"/>
       <c r="F4" s="16"/>
     </row>
-    <row r="5" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="122" t="s">
+    <row r="5" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="117" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="123"/>
-      <c r="C5" s="124"/>
+      <c r="B5" s="118"/>
+      <c r="C5" s="119"/>
       <c r="D5" s="11" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="55" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="50" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="6" spans="1:6" ht="75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6" ht="75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="54">
         <v>1</v>
       </c>
-      <c r="B6" s="120" t="s">
+      <c r="B6" s="115" t="s">
         <v>34</v>
       </c>
-      <c r="C6" s="121"/>
+      <c r="C6" s="116"/>
       <c r="D6" s="52" t="s">
         <v>201</v>
       </c>
       <c r="E6" s="53" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="26"/>
     </row>
-    <row r="7" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="51">
         <v>2</v>
       </c>
-      <c r="B7" s="106" t="s">
+      <c r="B7" s="101" t="s">
         <v>158</v>
       </c>
-      <c r="C7" s="106"/>
-[...4 lines deleted...]
-    <row r="8" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C7" s="101"/>
+      <c r="D7" s="101"/>
+      <c r="E7" s="101"/>
+      <c r="F7" s="102"/>
+    </row>
+    <row r="8" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="12"/>
       <c r="B8" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="18" t="s">
         <v>35</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>121</v>
       </c>
       <c r="E8" s="27" t="s">
         <v>3</v>
       </c>
       <c r="F8" s="30"/>
     </row>
-    <row r="9" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="9" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="12"/>
       <c r="B9" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="19" t="s">
         <v>36</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>122</v>
       </c>
       <c r="E9" s="27" t="s">
         <v>3</v>
       </c>
       <c r="F9" s="31"/>
     </row>
-    <row r="10" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="10" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="12"/>
       <c r="B10" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>127</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>123</v>
       </c>
       <c r="E10" s="28" t="s">
         <v>3</v>
       </c>
       <c r="F10" s="31"/>
     </row>
-    <row r="11" spans="1:6" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:6" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="63"/>
       <c r="B11" s="8" t="s">
         <v>160</v>
       </c>
       <c r="C11" s="20" t="s">
         <v>161</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>163</v>
       </c>
       <c r="E11" s="77" t="s">
         <v>162</v>
       </c>
       <c r="F11" s="32"/>
     </row>
-    <row r="12" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A12" s="51">
         <v>3</v>
       </c>
-      <c r="B12" s="101" t="s">
+      <c r="B12" s="96" t="s">
         <v>37</v>
       </c>
-      <c r="C12" s="101"/>
-[...4 lines deleted...]
-    <row r="13" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C12" s="96"/>
+      <c r="D12" s="96"/>
+      <c r="E12" s="96"/>
+      <c r="F12" s="97"/>
+    </row>
+    <row r="13" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="21"/>
       <c r="B13" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="83" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E13" s="87" t="s">
         <v>130</v>
       </c>
       <c r="F13" s="36"/>
     </row>
-    <row r="14" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="14" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="21"/>
       <c r="B14" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="84" t="s">
         <v>185</v>
       </c>
       <c r="D14" s="43" t="s">
         <v>186</v>
       </c>
       <c r="E14" s="34" t="s">
         <v>11</v>
       </c>
       <c r="F14" s="40"/>
     </row>
-    <row r="15" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="15" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="21"/>
       <c r="B15" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="85" t="s">
         <v>39</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>187</v>
       </c>
       <c r="E15" s="35" t="s">
         <v>11</v>
       </c>
       <c r="F15" s="40"/>
     </row>
-    <row r="16" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A16" s="63"/>
       <c r="B16" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="86" t="s">
         <v>177</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>178</v>
       </c>
       <c r="E16" s="88" t="s">
         <v>132</v>
       </c>
       <c r="F16" s="89"/>
     </row>
-    <row r="17" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A17" s="76">
         <v>4</v>
       </c>
-      <c r="B17" s="129" t="s">
+      <c r="B17" s="124" t="s">
         <v>147</v>
       </c>
-      <c r="C17" s="129"/>
-[...4 lines deleted...]
-    <row r="18" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C17" s="124"/>
+      <c r="D17" s="124"/>
+      <c r="E17" s="124"/>
+      <c r="F17" s="125"/>
+    </row>
+    <row r="18" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="21"/>
-      <c r="B18" s="99" t="s">
+      <c r="B18" s="94" t="s">
         <v>28</v>
       </c>
-      <c r="C18" s="115" t="s">
+      <c r="C18" s="110" t="s">
         <v>171</v>
       </c>
       <c r="D18" s="78" t="s">
         <v>188</v>
       </c>
       <c r="E18" s="79"/>
       <c r="F18" s="30"/>
     </row>
-    <row r="19" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="19" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="21"/>
-      <c r="B19" s="100"/>
-      <c r="C19" s="116"/>
+      <c r="B19" s="95"/>
+      <c r="C19" s="111"/>
       <c r="D19" s="80" t="s">
         <v>166</v>
       </c>
       <c r="E19" s="81" t="s">
         <v>167</v>
       </c>
       <c r="F19" s="31"/>
     </row>
-    <row r="20" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="20" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="21"/>
       <c r="B20" s="14" t="s">
         <v>180</v>
       </c>
       <c r="C20" s="38" t="s">
         <v>168</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E20" s="39" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="31"/>
     </row>
-    <row r="21" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="21" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="21"/>
       <c r="B21" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="C21" s="90" t="s">
-[...6 lines deleted...]
-        <v>206</v>
+      <c r="C21" s="38" t="s">
+        <v>207</v>
+      </c>
+      <c r="D21" s="38" t="s">
+        <v>208</v>
+      </c>
+      <c r="E21" s="71" t="s">
+        <v>128</v>
       </c>
       <c r="F21" s="31"/>
     </row>
-    <row r="22" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="22" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="21"/>
       <c r="B22" s="14" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="42" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="D22" s="43" t="s">
         <v>118</v>
       </c>
       <c r="E22" s="70" t="s">
         <v>152</v>
       </c>
       <c r="F22" s="31"/>
     </row>
-    <row r="23" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="23" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="12"/>
       <c r="B23" s="14" t="s">
         <v>17</v>
       </c>
       <c r="C23" s="38" t="s">
         <v>148</v>
       </c>
       <c r="D23" s="38"/>
       <c r="E23" s="39" t="s">
         <v>124</v>
       </c>
       <c r="F23" s="37"/>
     </row>
-    <row r="24" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="24" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="21"/>
       <c r="B24" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>179</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>195</v>
       </c>
       <c r="E24" s="71" t="s">
         <v>153</v>
       </c>
       <c r="F24" s="31"/>
     </row>
-    <row r="25" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A25" s="21"/>
       <c r="B25" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="56" t="s">
         <v>157</v>
       </c>
       <c r="D25" s="57"/>
       <c r="E25" s="39" t="s">
         <v>124</v>
       </c>
       <c r="F25" s="31"/>
     </row>
-    <row r="26" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A26" s="51">
         <v>5</v>
       </c>
-      <c r="B26" s="101" t="s">
+      <c r="B26" s="96" t="s">
         <v>176</v>
       </c>
-      <c r="C26" s="101"/>
-[...4 lines deleted...]
-    <row r="27" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C26" s="96"/>
+      <c r="D26" s="96"/>
+      <c r="E26" s="96"/>
+      <c r="F26" s="97"/>
+    </row>
+    <row r="27" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="21"/>
-      <c r="B27" s="99" t="s">
+      <c r="B27" s="94" t="s">
         <v>9</v>
       </c>
       <c r="C27" s="45" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="10"/>
       <c r="E27" s="72"/>
       <c r="F27" s="30"/>
     </row>
-    <row r="28" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="28" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="21"/>
-      <c r="B28" s="103"/>
+      <c r="B28" s="98"/>
       <c r="C28" s="46" t="s">
         <v>42</v>
       </c>
       <c r="D28" s="6"/>
       <c r="E28" s="72" t="s">
         <v>169</v>
       </c>
       <c r="F28" s="31"/>
     </row>
-    <row r="29" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="29" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="21"/>
-      <c r="B29" s="103"/>
+      <c r="B29" s="98"/>
       <c r="C29" s="46" t="s">
         <v>43</v>
       </c>
       <c r="D29" s="6"/>
       <c r="E29" s="72" t="s">
         <v>169</v>
       </c>
       <c r="F29" s="31"/>
     </row>
-    <row r="30" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="30" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="21"/>
-      <c r="B30" s="103"/>
+      <c r="B30" s="98"/>
       <c r="C30" s="47" t="s">
         <v>44</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E30" s="72" t="s">
         <v>169</v>
       </c>
       <c r="F30" s="31"/>
     </row>
-    <row r="31" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="31" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="21"/>
-      <c r="B31" s="103"/>
+      <c r="B31" s="98"/>
       <c r="C31" s="46" t="s">
         <v>45</v>
       </c>
       <c r="D31" s="6"/>
       <c r="E31" s="72" t="s">
         <v>169</v>
       </c>
       <c r="F31" s="31"/>
     </row>
-    <row r="32" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="32" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="21"/>
-      <c r="B32" s="100"/>
+      <c r="B32" s="95"/>
       <c r="C32" s="46" t="s">
         <v>46</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>170</v>
       </c>
       <c r="E32" s="72" t="s">
         <v>169</v>
       </c>
       <c r="F32" s="31"/>
     </row>
-    <row r="33" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="33" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="12"/>
       <c r="B33" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C33" s="19" t="s">
         <v>48</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E33" s="72" t="s">
         <v>169</v>
       </c>
       <c r="F33" s="31"/>
     </row>
-    <row r="34" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="34" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="12"/>
       <c r="B34" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="19" t="s">
         <v>50</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E34" s="27" t="s">
         <v>12</v>
       </c>
       <c r="F34" s="31"/>
     </row>
-    <row r="35" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="35" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="12"/>
       <c r="B35" s="14" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="19" t="s">
         <v>52</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>136</v>
       </c>
       <c r="E35" s="72" t="s">
         <v>13</v>
       </c>
       <c r="F35" s="31"/>
     </row>
-    <row r="36" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A36" s="15"/>
       <c r="B36" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C36" s="20" t="s">
         <v>135</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>53</v>
       </c>
       <c r="E36" s="72" t="s">
         <v>13</v>
       </c>
       <c r="F36" s="32"/>
     </row>
-    <row r="37" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="37" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="12"/>
       <c r="B37" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C37" s="48" t="s">
         <v>189</v>
       </c>
       <c r="D37" s="10" t="s">
         <v>190</v>
       </c>
       <c r="E37" s="73" t="s">
         <v>130</v>
       </c>
       <c r="F37" s="37"/>
     </row>
-    <row r="38" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="38" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="12"/>
       <c r="B38" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="41" t="s">
         <v>200</v>
       </c>
-      <c r="D38" s="125" t="s">
+      <c r="D38" s="120" t="s">
         <v>199</v>
       </c>
-      <c r="E38" s="127" t="s">
+      <c r="E38" s="122" t="s">
         <v>11</v>
       </c>
       <c r="F38" s="31"/>
     </row>
-    <row r="39" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="39" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="12"/>
       <c r="B39" s="69"/>
       <c r="C39" s="41" t="s">
         <v>172</v>
       </c>
-      <c r="D39" s="126"/>
-      <c r="E39" s="128"/>
+      <c r="D39" s="121"/>
+      <c r="E39" s="123"/>
       <c r="F39" s="31"/>
     </row>
-    <row r="40" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="40" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="12"/>
-      <c r="B40" s="99" t="s">
+      <c r="B40" s="94" t="s">
         <v>7</v>
       </c>
-      <c r="C40" s="125" t="s">
+      <c r="C40" s="120" t="s">
         <v>54</v>
       </c>
       <c r="D40" s="10" t="s">
         <v>55</v>
       </c>
       <c r="E40" s="27" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="31"/>
     </row>
-    <row r="41" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="41" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="12"/>
-      <c r="B41" s="103"/>
-      <c r="C41" s="131"/>
+      <c r="B41" s="98"/>
+      <c r="C41" s="126"/>
       <c r="D41" s="10" t="s">
         <v>56</v>
       </c>
       <c r="E41" s="27" t="s">
         <v>11</v>
       </c>
       <c r="F41" s="37"/>
     </row>
-    <row r="42" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="42" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="12"/>
-      <c r="B42" s="100"/>
-      <c r="C42" s="126"/>
+      <c r="B42" s="95"/>
+      <c r="C42" s="121"/>
       <c r="D42" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E42" s="27" t="s">
         <v>11</v>
       </c>
       <c r="F42" s="31"/>
     </row>
-    <row r="43" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="43" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="12"/>
       <c r="B43" s="14" t="s">
         <v>24</v>
       </c>
       <c r="C43" s="19" t="s">
         <v>58</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E43" s="27" t="s">
         <v>11</v>
       </c>
       <c r="F43" s="31"/>
     </row>
-    <row r="44" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="44" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="12"/>
       <c r="B44" s="7" t="s">
         <v>32</v>
       </c>
       <c r="C44" s="19" t="s">
         <v>60</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E44" s="27" t="s">
         <v>11</v>
       </c>
       <c r="F44" s="31"/>
     </row>
-    <row r="45" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="45" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="12"/>
       <c r="B45" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="19" t="s">
         <v>62</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E45" s="27" t="s">
         <v>2</v>
       </c>
       <c r="F45" s="31"/>
     </row>
-    <row r="46" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="46" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="12"/>
       <c r="B46" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C46" s="19" t="s">
         <v>64</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E46" s="72" t="s">
         <v>154</v>
       </c>
-      <c r="F46" s="92"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="F46" s="90"/>
+    </row>
+    <row r="47" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A47" s="21"/>
-      <c r="B47" s="94" t="s">
-[...13 lines deleted...]
-    <row r="48" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="69" t="s">
+        <v>203</v>
+      </c>
+      <c r="C47" s="41" t="s">
+        <v>204</v>
+      </c>
+      <c r="D47" s="13" t="s">
+        <v>205</v>
+      </c>
+      <c r="E47" s="93" t="s">
+        <v>206</v>
+      </c>
+      <c r="F47" s="91"/>
+    </row>
+    <row r="48" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A48" s="51">
         <v>6</v>
       </c>
-      <c r="B48" s="106" t="s">
+      <c r="B48" s="101" t="s">
         <v>66</v>
       </c>
-      <c r="C48" s="106"/>
-[...4 lines deleted...]
-    <row r="49" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C48" s="101"/>
+      <c r="D48" s="101"/>
+      <c r="E48" s="101"/>
+      <c r="F48" s="102"/>
+    </row>
+    <row r="49" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="12"/>
       <c r="B49" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C49" s="18" t="s">
         <v>67</v>
       </c>
       <c r="D49" s="10"/>
       <c r="E49" s="33" t="s">
         <v>11</v>
       </c>
       <c r="F49" s="30"/>
     </row>
-    <row r="50" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="50" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="12"/>
       <c r="B50" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C50" s="19" t="s">
         <v>68</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>159</v>
       </c>
       <c r="E50" s="27" t="s">
         <v>11</v>
       </c>
       <c r="F50" s="31"/>
     </row>
-    <row r="51" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="51" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="12"/>
       <c r="B51" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="19" t="s">
         <v>69</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E51" s="73" t="s">
         <v>13</v>
       </c>
       <c r="F51" s="31"/>
     </row>
-    <row r="52" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="52" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="12"/>
-      <c r="B52" s="99" t="s">
+      <c r="B52" s="94" t="s">
         <v>16</v>
       </c>
-      <c r="C52" s="108" t="s">
+      <c r="C52" s="103" t="s">
         <v>71</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E52" s="72" t="s">
         <v>156</v>
       </c>
       <c r="F52" s="31"/>
     </row>
-    <row r="53" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="53" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="12"/>
-      <c r="B53" s="103"/>
-      <c r="C53" s="110"/>
+      <c r="B53" s="98"/>
+      <c r="C53" s="105"/>
       <c r="D53" s="6" t="s">
         <v>73</v>
       </c>
       <c r="E53" s="72" t="s">
         <v>156</v>
       </c>
       <c r="F53" s="31"/>
     </row>
-    <row r="54" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="54" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="12"/>
-      <c r="B54" s="103"/>
-      <c r="C54" s="110"/>
+      <c r="B54" s="98"/>
+      <c r="C54" s="105"/>
       <c r="D54" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E54" s="72" t="s">
         <v>155</v>
       </c>
       <c r="F54" s="31"/>
     </row>
-    <row r="55" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="55" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="12"/>
-      <c r="B55" s="100"/>
-      <c r="C55" s="109"/>
+      <c r="B55" s="95"/>
+      <c r="C55" s="104"/>
       <c r="D55" s="6" t="s">
         <v>75</v>
       </c>
       <c r="E55" s="72" t="s">
         <v>155</v>
       </c>
       <c r="F55" s="31"/>
     </row>
-    <row r="56" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="56" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="12"/>
       <c r="B56" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C56" s="19" t="s">
         <v>76</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E56" s="27" t="s">
         <v>11</v>
       </c>
       <c r="F56" s="31"/>
     </row>
-    <row r="57" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="57" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="12"/>
       <c r="B57" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C57" s="19" t="s">
         <v>78</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>79</v>
       </c>
       <c r="E57" s="27" t="s">
         <v>11</v>
       </c>
       <c r="F57" s="31"/>
     </row>
-    <row r="58" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="58" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="12"/>
       <c r="B58" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C58" s="19" t="s">
         <v>80</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>81</v>
       </c>
       <c r="E58" s="27" t="s">
         <v>11</v>
       </c>
       <c r="F58" s="31"/>
     </row>
-    <row r="59" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="59" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="12"/>
       <c r="B59" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C59" s="19" t="s">
         <v>82</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>184</v>
       </c>
       <c r="E59" s="72" t="s">
         <v>154</v>
       </c>
       <c r="F59" s="31"/>
     </row>
-    <row r="60" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A60" s="12"/>
       <c r="B60" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C60" s="19" t="s">
         <v>83</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>119</v>
       </c>
       <c r="E60" s="27" t="s">
         <v>11</v>
       </c>
       <c r="F60" s="31"/>
     </row>
-    <row r="61" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A61" s="51">
         <v>7</v>
       </c>
-      <c r="B61" s="106" t="s">
+      <c r="B61" s="101" t="s">
         <v>84</v>
       </c>
-      <c r="C61" s="106"/>
-[...4 lines deleted...]
-    <row r="62" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C61" s="101"/>
+      <c r="D61" s="101"/>
+      <c r="E61" s="101"/>
+      <c r="F61" s="102"/>
+    </row>
+    <row r="62" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="12"/>
       <c r="B62" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C62" s="18" t="s">
         <v>85</v>
       </c>
       <c r="D62" s="10"/>
       <c r="E62" s="33" t="s">
         <v>2</v>
       </c>
       <c r="F62" s="30"/>
     </row>
-    <row r="63" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="63" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="12"/>
       <c r="B63" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C63" s="19" t="s">
         <v>86</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E63" s="27" t="s">
         <v>11</v>
       </c>
       <c r="F63" s="31"/>
     </row>
-    <row r="64" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="64" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="12"/>
       <c r="B64" s="14" t="s">
         <v>15</v>
       </c>
       <c r="C64" s="19" t="s">
         <v>60</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>88</v>
       </c>
       <c r="E64" s="27" t="s">
         <v>11</v>
       </c>
       <c r="F64" s="31"/>
     </row>
-    <row r="65" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="65" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="12"/>
-      <c r="B65" s="99" t="s">
+      <c r="B65" s="94" t="s">
         <v>16</v>
       </c>
-      <c r="C65" s="108" t="s">
+      <c r="C65" s="103" t="s">
         <v>89</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>90</v>
       </c>
       <c r="E65" s="27" t="s">
         <v>2</v>
       </c>
       <c r="F65" s="31"/>
     </row>
-    <row r="66" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="66" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="12"/>
-      <c r="B66" s="100"/>
-      <c r="C66" s="109"/>
+      <c r="B66" s="95"/>
+      <c r="C66" s="104"/>
       <c r="D66" s="6" t="s">
         <v>91</v>
       </c>
       <c r="E66" s="27" t="s">
         <v>11</v>
       </c>
       <c r="F66" s="31"/>
     </row>
-    <row r="67" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A67" s="15"/>
       <c r="B67" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C67" s="49" t="s">
         <v>92</v>
       </c>
       <c r="D67" s="9" t="s">
         <v>93</v>
       </c>
       <c r="E67" s="29" t="s">
         <v>2</v>
       </c>
       <c r="F67" s="32"/>
     </row>
-    <row r="68" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="68" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="51">
         <v>8</v>
       </c>
-      <c r="B68" s="106" t="s">
+      <c r="B68" s="101" t="s">
         <v>94</v>
       </c>
-      <c r="C68" s="106"/>
-[...4 lines deleted...]
-    <row r="69" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C68" s="101"/>
+      <c r="D68" s="101"/>
+      <c r="E68" s="101"/>
+      <c r="F68" s="109"/>
+    </row>
+    <row r="69" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="61"/>
-      <c r="B69" s="99" t="s">
+      <c r="B69" s="94" t="s">
         <v>141</v>
       </c>
-      <c r="C69" s="115" t="s">
+      <c r="C69" s="110" t="s">
         <v>140</v>
       </c>
       <c r="D69" s="64" t="s">
         <v>138</v>
       </c>
       <c r="E69" s="65" t="s">
         <v>128</v>
       </c>
       <c r="F69" s="62"/>
     </row>
-    <row r="70" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="70" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="61"/>
-      <c r="B70" s="103"/>
-      <c r="C70" s="118"/>
+      <c r="B70" s="98"/>
+      <c r="C70" s="113"/>
       <c r="D70" s="66" t="s">
         <v>164</v>
       </c>
       <c r="E70" s="67" t="s">
         <v>132</v>
       </c>
       <c r="F70" s="40"/>
     </row>
-    <row r="71" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="71" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="61"/>
-      <c r="B71" s="103"/>
-      <c r="C71" s="118"/>
+      <c r="B71" s="98"/>
+      <c r="C71" s="113"/>
       <c r="D71" s="66" t="s">
         <v>196</v>
       </c>
       <c r="E71" s="67" t="s">
         <v>139</v>
       </c>
       <c r="F71" s="40"/>
     </row>
-    <row r="72" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="72" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="61"/>
-      <c r="B72" s="103"/>
-      <c r="C72" s="118"/>
+      <c r="B72" s="98"/>
+      <c r="C72" s="113"/>
       <c r="D72" s="66" t="s">
         <v>197</v>
       </c>
       <c r="E72" s="67" t="s">
         <v>198</v>
       </c>
       <c r="F72" s="40"/>
     </row>
-    <row r="73" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="73" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="61"/>
-      <c r="B73" s="103"/>
-      <c r="C73" s="118"/>
+      <c r="B73" s="98"/>
+      <c r="C73" s="113"/>
       <c r="D73" s="66" t="s">
         <v>150</v>
       </c>
       <c r="E73" s="67" t="s">
         <v>151</v>
       </c>
       <c r="F73" s="40"/>
     </row>
-    <row r="74" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="74" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="61"/>
-      <c r="B74" s="100"/>
-      <c r="C74" s="116"/>
+      <c r="B74" s="95"/>
+      <c r="C74" s="111"/>
       <c r="D74" s="66" t="s">
         <v>149</v>
       </c>
       <c r="E74" s="67" t="s">
         <v>132</v>
       </c>
       <c r="F74" s="40"/>
     </row>
-    <row r="75" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="75" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="21"/>
-      <c r="B75" s="100" t="s">
+      <c r="B75" s="95" t="s">
         <v>143</v>
       </c>
-      <c r="C75" s="109" t="s">
+      <c r="C75" s="104" t="s">
         <v>146</v>
       </c>
       <c r="D75" s="10" t="s">
         <v>181</v>
       </c>
       <c r="E75" s="33" t="s">
         <v>13</v>
       </c>
       <c r="F75" s="37"/>
     </row>
-    <row r="76" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="76" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="21"/>
-      <c r="B76" s="111"/>
-      <c r="C76" s="112"/>
+      <c r="B76" s="106"/>
+      <c r="C76" s="107"/>
       <c r="D76" s="6" t="s">
         <v>96</v>
       </c>
       <c r="E76" s="27" t="s">
         <v>13</v>
       </c>
       <c r="F76" s="31"/>
     </row>
-    <row r="77" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="77" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="21"/>
-      <c r="B77" s="111"/>
-      <c r="C77" s="112"/>
+      <c r="B77" s="106"/>
+      <c r="C77" s="107"/>
       <c r="D77" s="6" t="s">
         <v>173</v>
       </c>
       <c r="E77" s="27" t="s">
         <v>11</v>
       </c>
       <c r="F77" s="31"/>
     </row>
-    <row r="78" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="78" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="21"/>
-      <c r="B78" s="111"/>
-      <c r="C78" s="112"/>
+      <c r="B78" s="106"/>
+      <c r="C78" s="107"/>
       <c r="D78" s="6" t="s">
         <v>182</v>
       </c>
       <c r="E78" s="27" t="s">
         <v>128</v>
       </c>
       <c r="F78" s="31"/>
     </row>
-    <row r="79" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="79" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="21"/>
-      <c r="B79" s="111"/>
-      <c r="C79" s="112"/>
+      <c r="B79" s="106"/>
+      <c r="C79" s="107"/>
       <c r="D79" s="6" t="s">
         <v>183</v>
       </c>
       <c r="E79" s="27" t="s">
         <v>13</v>
       </c>
       <c r="F79" s="31"/>
     </row>
-    <row r="80" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="80" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="21"/>
-      <c r="B80" s="111"/>
-      <c r="C80" s="112"/>
+      <c r="B80" s="106"/>
+      <c r="C80" s="107"/>
       <c r="D80" s="6" t="s">
         <v>174</v>
       </c>
       <c r="E80" s="27" t="s">
         <v>11</v>
       </c>
       <c r="F80" s="31"/>
     </row>
-    <row r="81" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="81" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="21"/>
-      <c r="B81" s="111"/>
-      <c r="C81" s="112"/>
+      <c r="B81" s="106"/>
+      <c r="C81" s="107"/>
       <c r="D81" s="6" t="s">
         <v>129</v>
       </c>
       <c r="E81" s="27" t="s">
         <v>11</v>
       </c>
       <c r="F81" s="31"/>
     </row>
-    <row r="82" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="82" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="12"/>
-      <c r="B82" s="104"/>
-      <c r="C82" s="113"/>
+      <c r="B82" s="99"/>
+      <c r="C82" s="108"/>
       <c r="D82" s="6" t="s">
         <v>97</v>
       </c>
       <c r="E82" s="59" t="s">
         <v>11</v>
       </c>
       <c r="F82" s="31"/>
     </row>
-    <row r="83" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="83" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="12"/>
-      <c r="B83" s="104"/>
-      <c r="C83" s="113"/>
+      <c r="B83" s="99"/>
+      <c r="C83" s="108"/>
       <c r="D83" s="6" t="s">
         <v>175</v>
       </c>
-      <c r="E83" s="98" t="s">
+      <c r="E83" s="92" t="s">
         <v>132</v>
       </c>
       <c r="F83" s="31"/>
     </row>
-    <row r="84" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="84" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="12"/>
-      <c r="B84" s="104"/>
-      <c r="C84" s="113"/>
+      <c r="B84" s="99"/>
+      <c r="C84" s="108"/>
       <c r="D84" s="82" t="s">
         <v>165</v>
       </c>
       <c r="E84" s="59" t="s">
         <v>11</v>
       </c>
       <c r="F84" s="31"/>
     </row>
-    <row r="85" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="85" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="12"/>
-      <c r="B85" s="104" t="s">
+      <c r="B85" s="99" t="s">
         <v>144</v>
       </c>
-      <c r="C85" s="108" t="s">
+      <c r="C85" s="103" t="s">
         <v>137</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>133</v>
       </c>
       <c r="E85" s="59" t="s">
         <v>132</v>
       </c>
       <c r="F85" s="31"/>
     </row>
-    <row r="86" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A86" s="63"/>
-      <c r="B86" s="105"/>
-      <c r="C86" s="117"/>
+      <c r="B86" s="100"/>
+      <c r="C86" s="112"/>
       <c r="D86" s="9" t="s">
         <v>134</v>
       </c>
       <c r="E86" s="74" t="s">
         <v>156</v>
       </c>
       <c r="F86" s="58"/>
     </row>
-    <row r="87" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A87" s="60">
         <v>9</v>
       </c>
-      <c r="B87" s="106" t="s">
+      <c r="B87" s="101" t="s">
         <v>98</v>
       </c>
-      <c r="C87" s="106"/>
-[...4 lines deleted...]
-    <row r="88" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C87" s="101"/>
+      <c r="D87" s="101"/>
+      <c r="E87" s="101"/>
+      <c r="F87" s="102"/>
+    </row>
+    <row r="88" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="12"/>
       <c r="B88" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C88" s="18" t="s">
         <v>95</v>
       </c>
       <c r="D88" s="10"/>
       <c r="E88" s="33" t="s">
         <v>11</v>
       </c>
       <c r="F88" s="30"/>
     </row>
-    <row r="89" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="89" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="12"/>
       <c r="B89" s="7" t="s">
         <v>142</v>
       </c>
       <c r="C89" s="19" t="s">
         <v>99</v>
       </c>
       <c r="D89" s="6"/>
       <c r="E89" s="33" t="s">
         <v>11</v>
       </c>
       <c r="F89" s="31"/>
     </row>
-    <row r="90" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A90" s="12"/>
       <c r="B90" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C90" s="19" t="s">
         <v>100</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E90" s="27" t="s">
         <v>2</v>
       </c>
       <c r="F90" s="31"/>
     </row>
-    <row r="91" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A91" s="51">
         <v>10</v>
       </c>
-      <c r="B91" s="106" t="s">
+      <c r="B91" s="101" t="s">
         <v>145</v>
       </c>
-      <c r="C91" s="106"/>
-[...4 lines deleted...]
-    <row r="92" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C91" s="101"/>
+      <c r="D91" s="101"/>
+      <c r="E91" s="101"/>
+      <c r="F91" s="102"/>
+    </row>
+    <row r="92" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="12"/>
       <c r="B92" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C92" s="18" t="s">
         <v>102</v>
       </c>
       <c r="D92" s="10" t="s">
         <v>192</v>
       </c>
       <c r="E92" s="73" t="s">
         <v>2</v>
       </c>
       <c r="F92" s="30"/>
     </row>
-    <row r="93" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="93" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="12"/>
       <c r="B93" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C93" s="19" t="s">
         <v>103</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>191</v>
       </c>
       <c r="E93" s="73" t="s">
         <v>13</v>
       </c>
       <c r="F93" s="31"/>
     </row>
-    <row r="94" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="94" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="12"/>
       <c r="B94" s="14" t="s">
         <v>15</v>
       </c>
       <c r="C94" s="19" t="s">
         <v>104</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>108</v>
       </c>
       <c r="E94" s="73" t="s">
         <v>13</v>
       </c>
       <c r="F94" s="31"/>
     </row>
-    <row r="95" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="95" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="12"/>
       <c r="B95" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C95" s="18" t="s">
         <v>109</v>
       </c>
       <c r="D95" s="10" t="s">
         <v>126</v>
       </c>
       <c r="E95" s="33" t="s">
         <v>13</v>
       </c>
       <c r="F95" s="31"/>
     </row>
-    <row r="96" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="96" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="12"/>
       <c r="B96" s="14" t="s">
         <v>17</v>
       </c>
       <c r="C96" s="18" t="s">
         <v>105</v>
       </c>
       <c r="D96" s="10" t="s">
         <v>110</v>
       </c>
       <c r="E96" s="73" t="s">
         <v>13</v>
       </c>
       <c r="F96" s="37"/>
     </row>
-    <row r="97" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="97" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="12"/>
       <c r="B97" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C97" s="19" t="s">
         <v>106</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>111</v>
       </c>
       <c r="E97" s="33" t="s">
         <v>11</v>
       </c>
       <c r="F97" s="31"/>
     </row>
-    <row r="98" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A98" s="12"/>
       <c r="B98" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C98" s="19" t="s">
         <v>107</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>112</v>
       </c>
       <c r="E98" s="33" t="s">
         <v>11</v>
       </c>
       <c r="F98" s="31"/>
     </row>
-    <row r="99" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A99" s="51">
         <v>11</v>
       </c>
-      <c r="B99" s="106" t="s">
+      <c r="B99" s="101" t="s">
         <v>113</v>
       </c>
-      <c r="C99" s="106"/>
-[...4 lines deleted...]
-    <row r="100" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C99" s="101"/>
+      <c r="D99" s="101"/>
+      <c r="E99" s="101"/>
+      <c r="F99" s="102"/>
+    </row>
+    <row r="100" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="12"/>
       <c r="B100" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C100" s="19" t="s">
         <v>114</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>193</v>
       </c>
       <c r="E100" s="27" t="s">
         <v>13</v>
       </c>
       <c r="F100" s="30"/>
     </row>
-    <row r="101" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="101" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="12"/>
       <c r="B101" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C101" s="44" t="s">
         <v>115</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>194</v>
       </c>
       <c r="E101" s="27" t="s">
         <v>2</v>
       </c>
       <c r="F101" s="31"/>
     </row>
-    <row r="102" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A102" s="12"/>
       <c r="B102" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C102" s="20" t="s">
         <v>116</v>
       </c>
       <c r="D102" s="9" t="s">
         <v>117</v>
       </c>
       <c r="E102" s="75" t="s">
         <v>11</v>
       </c>
       <c r="F102" s="31"/>
     </row>
-    <row r="103" spans="1:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="103" spans="1:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="4"/>
     </row>
-    <row r="104" spans="1:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="104" spans="1:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="4"/>
     </row>
-    <row r="105" spans="1:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="105" spans="1:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="4"/>
     </row>
-    <row r="106" spans="1:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="106" spans="1:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="4"/>
     </row>
-    <row r="107" spans="1:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="107" spans="1:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="4"/>
     </row>
-    <row r="108" spans="1:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="108" spans="1:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="4"/>
     </row>
-    <row r="109" spans="1:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="109" spans="1:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="4"/>
     </row>
-    <row r="110" spans="1:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="110" spans="1:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="4"/>
     </row>
-    <row r="111" spans="1:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="111" spans="1:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="4"/>
     </row>
-    <row r="112" spans="1:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="112" spans="1:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="4"/>
     </row>
-    <row r="113" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="113" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="4"/>
     </row>
-    <row r="114" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="114" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="4"/>
     </row>
-    <row r="115" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="115" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="4"/>
     </row>
-    <row r="116" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="116" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="4"/>
     </row>
-    <row r="117" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="117" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="4"/>
     </row>
-    <row r="118" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="118" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="4"/>
     </row>
-    <row r="119" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="119" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="4"/>
     </row>
-    <row r="120" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="120" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="4"/>
     </row>
-    <row r="121" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="121" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="4"/>
     </row>
-    <row r="122" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="122" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="4"/>
     </row>
-    <row r="123" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="123" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="4"/>
     </row>
-    <row r="124" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="124" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="4"/>
     </row>
-    <row r="125" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="125" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="4"/>
     </row>
-    <row r="126" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="126" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="4"/>
     </row>
-    <row r="127" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="127" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="4"/>
     </row>
-    <row r="128" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="128" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="4"/>
     </row>
-    <row r="129" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="129" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="4"/>
     </row>
-    <row r="130" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="130" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="4"/>
     </row>
-    <row r="131" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="131" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="4"/>
     </row>
-    <row r="132" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="132" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="4"/>
     </row>
-    <row r="133" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="133" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="4"/>
     </row>
-    <row r="134" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="134" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="4"/>
     </row>
-    <row r="135" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="135" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="4"/>
     </row>
-    <row r="136" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="136" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="4"/>
     </row>
-    <row r="137" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="137" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="4"/>
     </row>
-    <row r="138" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="138" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="4"/>
     </row>
-    <row r="139" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="139" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="4"/>
     </row>
-    <row r="140" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="140" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="4"/>
     </row>
-    <row r="141" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="141" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="4"/>
     </row>
-    <row r="142" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="142" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="4"/>
     </row>
-    <row r="143" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="143" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="4"/>
     </row>
-    <row r="144" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="144" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="4"/>
     </row>
-    <row r="145" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="145" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="4"/>
     </row>
-    <row r="146" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="146" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="4"/>
     </row>
-    <row r="147" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="147" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="4"/>
     </row>
-    <row r="148" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="148" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="4"/>
     </row>
-    <row r="149" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="149" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="4"/>
     </row>
-    <row r="150" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="150" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="4"/>
     </row>
-    <row r="151" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="151" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="4"/>
     </row>
-    <row r="152" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="152" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="4"/>
     </row>
-    <row r="153" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="153" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A153" s="4"/>
     </row>
-    <row r="154" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="154" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154" s="4"/>
     </row>
-    <row r="155" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="155" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A155" s="4"/>
     </row>
-    <row r="156" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="156" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="4"/>
     </row>
-    <row r="157" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="157" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="4"/>
     </row>
-    <row r="158" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="158" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="4"/>
     </row>
-    <row r="159" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="159" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="4"/>
     </row>
-    <row r="160" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="160" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="4"/>
     </row>
-    <row r="161" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="161" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="4"/>
     </row>
-    <row r="162" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="162" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="4"/>
     </row>
-    <row r="163" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="163" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="4"/>
     </row>
-    <row r="164" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="164" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="4"/>
     </row>
-    <row r="165" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="165" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="4"/>
     </row>
-    <row r="166" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="166" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="4"/>
     </row>
-    <row r="167" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="167" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="4"/>
     </row>
-    <row r="168" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="168" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="4"/>
     </row>
-    <row r="169" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="169" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="4"/>
     </row>
-    <row r="170" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="170" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170" s="4"/>
     </row>
-    <row r="171" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="171" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="4"/>
     </row>
-    <row r="172" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="172" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="4"/>
     </row>
-    <row r="173" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="173" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A173" s="4"/>
     </row>
-    <row r="174" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="174" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="4"/>
     </row>
-    <row r="175" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="175" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A175" s="4"/>
     </row>
-    <row r="176" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="176" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A176" s="4"/>
     </row>
-    <row r="177" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="177" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A177" s="4"/>
     </row>
-    <row r="178" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="178" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="4"/>
     </row>
-    <row r="179" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="179" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A179" s="4"/>
     </row>
-    <row r="180" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="180" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="4"/>
     </row>
-    <row r="181" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="181" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A181" s="4"/>
     </row>
-    <row r="182" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="182" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A182" s="4"/>
     </row>
-    <row r="183" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="183" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A183" s="4"/>
     </row>
-    <row r="184" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="184" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="4"/>
     </row>
-    <row r="185" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="185" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="4"/>
     </row>
-    <row r="186" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="186" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="4"/>
     </row>
-    <row r="187" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="187" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A187" s="4"/>
     </row>
-    <row r="188" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="188" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A188" s="4"/>
     </row>
-    <row r="189" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="189" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A189" s="4"/>
     </row>
-    <row r="190" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="190" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="4"/>
     </row>
-    <row r="191" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="191" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="4"/>
     </row>
-    <row r="192" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="192" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="4"/>
     </row>
-    <row r="193" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="193" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A193" s="4"/>
     </row>
-    <row r="194" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="194" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="4"/>
     </row>
-    <row r="195" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="195" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="4"/>
     </row>
-    <row r="196" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="196" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="4"/>
     </row>
-    <row r="197" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="197" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197" s="4"/>
     </row>
-    <row r="198" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="198" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A198" s="4"/>
     </row>
-    <row r="199" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="199" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A199" s="4"/>
     </row>
-    <row r="200" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="200" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A200" s="4"/>
     </row>
-    <row r="201" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="201" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A201" s="4"/>
     </row>
-    <row r="202" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="202" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A202" s="4"/>
     </row>
-    <row r="203" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="203" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A203" s="4"/>
     </row>
-    <row r="204" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="204" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A204" s="4"/>
     </row>
-    <row r="205" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="205" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A205" s="4"/>
     </row>
-    <row r="206" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="206" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A206" s="4"/>
     </row>
-    <row r="207" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="207" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A207" s="4"/>
     </row>
-    <row r="208" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="208" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A208" s="4"/>
     </row>
-    <row r="209" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="209" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A209" s="4"/>
     </row>
-    <row r="210" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="210" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A210" s="4"/>
     </row>
-    <row r="211" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="211" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A211" s="4"/>
     </row>
-    <row r="212" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="212" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A212" s="4"/>
     </row>
-    <row r="213" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="213" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A213" s="4"/>
     </row>
-    <row r="214" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="214" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="4"/>
     </row>
-    <row r="215" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="215" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="4"/>
     </row>
-    <row r="216" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="216" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A216" s="4"/>
     </row>
-    <row r="217" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="217" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="4"/>
     </row>
-    <row r="218" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="218" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="4"/>
     </row>
-    <row r="219" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="219" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A219" s="4"/>
     </row>
-    <row r="220" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="220" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A220" s="4"/>
     </row>
-    <row r="221" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="221" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A221" s="4"/>
     </row>
-    <row r="222" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="222" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="4"/>
     </row>
-    <row r="223" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="223" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A223" s="4"/>
     </row>
-    <row r="224" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="224" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A224" s="4"/>
     </row>
-    <row r="225" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="225" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A225" s="4"/>
     </row>
-    <row r="226" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="226" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A226" s="4"/>
     </row>
-    <row r="227" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="227" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A227" s="4"/>
     </row>
-    <row r="228" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15"/>
-[...293 lines deleted...]
-    <row r="522" ht="34.5" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="228" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="229" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="230" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="231" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="232" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="233" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="234" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="235" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="236" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="237" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="238" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="239" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="240" spans="1:1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="241" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="242" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="243" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="244" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="245" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="246" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="247" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="248" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="249" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="250" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="251" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="252" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="253" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="254" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="255" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="256" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="257" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="258" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="259" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="260" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="261" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="262" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="263" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="264" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="265" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="266" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="267" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="268" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="269" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="270" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="271" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="272" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="273" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="274" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="275" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="276" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="277" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="278" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="279" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="280" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="281" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="282" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="283" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="284" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="285" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="286" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="287" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="288" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="289" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="290" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="291" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="292" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="293" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="294" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="295" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="296" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="297" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="298" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="299" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="300" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="301" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="302" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="303" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="304" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="305" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="306" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="307" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="308" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="309" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="310" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="311" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="312" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="313" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="314" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="315" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="316" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="317" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="318" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="319" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="320" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="321" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="322" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="323" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="324" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="325" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="326" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="327" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="328" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="329" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="330" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="331" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="332" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="333" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="334" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="335" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="336" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="337" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="338" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="339" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="340" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="341" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="342" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="343" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="344" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="345" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="346" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="347" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="348" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="349" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="350" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="351" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="352" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="353" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="354" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="355" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="356" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="357" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="358" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="359" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="360" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="361" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="362" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="363" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="364" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="365" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="366" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="367" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="368" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="369" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="370" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="371" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="372" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="373" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="374" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="375" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="376" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="377" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="378" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="379" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="380" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="381" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="382" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="383" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="384" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="385" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="386" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="387" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="388" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="389" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="390" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="391" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="392" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="393" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="394" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="395" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="396" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="397" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="398" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="399" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="400" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="401" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="402" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="403" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="404" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="405" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="406" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="407" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="408" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="409" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="410" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="411" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="412" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="413" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="414" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="415" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="416" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="417" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="418" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="419" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="420" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="421" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="422" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="423" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="424" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="425" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="426" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="427" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="428" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="429" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="430" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="431" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="432" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="433" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="434" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="435" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="436" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="437" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="438" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="439" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="440" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="441" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="442" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="443" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="444" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="445" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="446" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="447" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="448" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="449" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="450" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="451" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="452" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="453" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="454" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="455" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="456" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="457" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="458" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="459" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="460" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="461" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="462" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="463" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="464" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="465" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="466" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="467" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="468" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="469" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="470" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="471" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="472" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="473" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="474" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="475" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="476" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="477" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="478" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="479" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="480" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="481" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="482" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="483" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="484" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="485" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="486" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="487" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="488" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="489" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="490" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="491" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="492" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="493" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="494" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="495" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="496" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="497" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="498" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="499" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="500" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="501" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="502" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="503" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="504" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="505" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="506" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="507" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="508" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="509" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="510" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="511" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="512" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="513" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="514" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="515" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="516" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="517" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="518" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="519" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="520" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="521" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="522" ht="34.5" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="31">
     <mergeCell ref="B99:F99"/>
     <mergeCell ref="B91:F91"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="B18:B19"/>
     <mergeCell ref="D38:D39"/>
     <mergeCell ref="E38:E39"/>
     <mergeCell ref="B17:F17"/>
     <mergeCell ref="B61:F61"/>
     <mergeCell ref="B26:F26"/>
     <mergeCell ref="B48:F48"/>
     <mergeCell ref="C40:C42"/>
     <mergeCell ref="B40:B42"/>
     <mergeCell ref="B65:B66"/>
     <mergeCell ref="B12:F12"/>
     <mergeCell ref="B69:B74"/>
     <mergeCell ref="B85:B86"/>
     <mergeCell ref="B87:F87"/>
     <mergeCell ref="C65:C66"/>
     <mergeCell ref="C52:C55"/>
@@ -5873,32 +5773,33 @@
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>放射線</vt:lpstr>
       <vt:lpstr>放射線!Print_Area</vt:lpstr>
       <vt:lpstr>放射線!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>東京都</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>放射線立入検査時に必要な書類リスト</dc:title>
   <dc:creator>TAIMSuser</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>